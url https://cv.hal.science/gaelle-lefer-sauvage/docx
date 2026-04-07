--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités : le chronoglyphe. Application en contexte de réchauffement climatique à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, http://journals.openedition.org.elgebar.univ-reunion.fr/temporalites/13231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités : le chronoglyphe. Application en contexte de réchauffement climatique à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, http://journals.openedition.org.elgebar.univ-reunion.fr/temporalites/13231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilang, Une série de webinaires sur la littérature et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filière lettres, l'Université de Mayotte, Mar 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33BC59BC"/>
+    <w:nsid w:val="BDD7B92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>