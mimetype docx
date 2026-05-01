--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités : le chronoglyphe. Application en contexte de réchauffement climatique à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, http://journals.openedition.org.elgebar.univ-reunion.fr/temporalites/13231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilang, Une série de webinaires sur la littérature et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filière lettres, l'Université de Mayotte, Mar 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId228"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités en contexte de réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilang, Une série de webinaires sur la littérature et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filière lettres, l'Université de Mayotte, Mar 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.351 - 375, 2022, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD7B92A"/>
+    <w:nsid w:val="11521890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577108v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bh1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>