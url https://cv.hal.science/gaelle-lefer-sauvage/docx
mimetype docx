--- v2 (2026-05-01)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités en contexte de réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, Pandemic, and Lockdown: The Impact of Economic, Material, and Digital Inequalities on Remote Learning for Algerian and French Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">https://www.asjp.cerist.dz/en/PresentationRevue/325</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilang, Une série de webinaires sur la littérature et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filière lettres, l'Université de Mayotte, Mar 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.351 - 375, 2022, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId231"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:162.0253164557px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle LEFER SAUVAGE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor In Education & Training</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-lefer-sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1744-476X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168641070</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DCT-3732-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des esprits qui m'appellent sur mon téléphone ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport du concept de créolisation pour éclairer les mini-cycles d'apprentissage expansifs des étudiants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6 (Numéro thématique 1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter le vidéo-montage avec les jeunes en situation de handicap à Mayotte pour construire son identité professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les pratiques d’encadrement, d’éducation, d’enseignement et de formation professionnelle à l’ère inclusive, 2024, pp.240-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution au développement d’un modèle heuristique des temporalités en contexte de réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-41, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bh1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violences ordinaires de/dans l'insertion professionnelle des jeunes en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 102, pp.213-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et usage du récit phénoménologique pour limiter les écueils d’une approche théorique et méthodologique eurocentrée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (11), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61736/carnets-oi.1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation en alternance à visée intégrative : une nouvelle forme d'hybridation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Trimestre 1, https://adjectif.net/spip.php?article638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change by any other name: Social representations and language practices of coastal inhabitants on Mayotte Island in the Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Understanding of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09636625241235375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'identité professionnelle des enseignants à Mayotte: entre modélisation et uniformisation? Vers une ingénierie de formation inclusive par le récit de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année de la Recherche en Sciences de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024, pp.138-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche en éducation et formation à l’épreuve de l’inanticipable :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19, pandémie et confinement : l’impact des inégalités économiques, matérielles et numériques sur la formation à distance d’étudiants algériens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social and Human Science Studies = Dirāsāt insāniyaẗ wa igtimāՙiyaẗ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.683-695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inanticipable est arrivé !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Roelens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 41, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14hr1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et pratiques déclarées de l’éducation à la santé à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22 (22), https://journals.openedition.org/ced/4589. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.4589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire évoluer les pratiques hybrides étudiantes et enseignantes à Mayotte ? Une perspective critique de la théorie historico-culturelle de l’activité appliquée aux apprentissages mobiles basés sur le smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario pédagogique et artefacts numériques de réalité virtuelle pour étayer l'activité de jeunes autistes vers un habitat inclusif partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lacôte-Coquereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiations et médiatisations - Revue internationale sur le numérique en éducation et communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.50 - 77. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52358/mm.vi15.348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique contextualisée des tablettes tactiles : une intentionnalité empêchée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (2), http://sticef.univ-lemans.fr/num/vol2022/29.2.3.lefer/29.2.3.lefer.pdf. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23709/sticef.29.2.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’école à l’heure de la COVID-19 : des constats de pratiques vers une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2022.623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03614966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à distance du distanciel : représentation sociale de la continuité pédagogique et du numérique à travers la presse écrite à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éduquer aux Coronavirus dans une perspective interculturelle du savoir : des représentations sociales qui empêchent la pratique d’éducation à la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contextes et Didactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ced.3645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial - Numérique éducatif, interactions et socialisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Numérique éducatif, interactions et socialisations sous la direction de Gaëlle Lefer Sauvage et Cendrine Mercier, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces et paradoxes des dynamiques dites « inclusives » : Étude auprès d’enseignants en formation à l’École inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.20814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir ou s’adapter ? Les étudiants et enseignants stagiaires à l’épreuve du changement et de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35562/diversite.1860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les caractéristiques du handicap : des perspectives contextuelles et culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.167-178. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.211.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les personnes avec autisme via un agenda numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que dit la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « co-errances » identitaires professionnelles chez les enseignant.e.s stagiaires à l’épreuve de la COVID-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18162/fp.2020.690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toothbrushing training programme using an iPad® for children and adolescents with autism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (3), pp.277-284. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de l’imitation dans l’appropriation des outils numériques chez les enfants avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.181.0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé orale des enfants avec autisme : les outils à notre disposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dajean-Trutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (2), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcped.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction avec une tablette tactile pour apprendre le brossage bucco-dentaire à des patients avec autisme : étude exploratoire d’un programme d’intervention.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02003657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage du brossage dentaire chez des enfants présentant un trouble du spectre autistique : effets de l’utilisation de tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.297. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.183.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un agenda numérique sur le développement des compétences socio-cognitives chez des personnes avec autisme. De la conception d’une application sur tablette tactile à la valorisation sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education &amp; Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02869479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training children with autism spectrum disorder to undergo oral assessment using a digital iPad® application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rouches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European archives of paediatric dentistry : official journal of the European Academy of Paediatric Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40368-018-0398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la tablette tactile dans les programmes de prévention bucco-dentaire destinés aux personnes en situation de handicap cognitif : étude exploratoire chez l’enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Althuizius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lopez Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (2), pp.107-116. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions sociales et régulation comportementale des enfants avec TSA (Troubles du Spectre Autistique) face aux tablettes tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interfaces numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.2718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tablettes tactiles à l’IME : La place du psychologue dans les changements des pratiques professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’outil à l’instrument : appropriation de l’application numérique çATED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.078.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des espoirs et des peurs envers l’avenir dans le domaine scolaire chez les élèves de cycle 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.125-134. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.7975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations du handicap à La Réunion et à Mayotte : une affaire de créolisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine créole, Université La Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Saint Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: présentation de l'ouvrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences Lilang, coordonné par Eva Raynal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Mayotte, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passé, Présent et Avenir à Mayotte : contribution à l’étude des temporalités en contexte pluriculturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international en sciences sociales sur la thématique : Mayotte entre passé, présent et avenir Université de Mayotte (Dembéni)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table-ronde sur les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miki Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lilang, Une série de webinaires sur la littérature et les langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Filière lettres, l'Université de Mayotte, Mar 2025, Dembeni, Mayotte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de jeunes en lycée professionnel en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi du caref</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://educaref.hypotheses.org/les-mercredis-du-caref, Mar 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle des jeunes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude organisée dans le cadre du projet MayMobPro (financement FIRAH-AGEFIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Combani (Mayotte), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Cultures at the University of Mayotte through WhatsApp: Cultural Resistance and Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayad Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du réseau international éducation et diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déshumanisations et représentations de l'altér(mobil)ité à travers les outils technologiques mobiles et réseaux sociaux à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières, fabriques de l'asile et régimes d'altérité à Mayotte et à la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Bordeaux, l’ICM, le LAM et PAVE, Nov 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des représentations du handicap à La Réunion et à Mayotte : croisement de regards dans le cadre de la formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaos social ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres internationales du Réseau International Education et Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chaos ordinaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition de l'école doctorale d'été EthicHum 2024: Recherche et engagement(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry; ED 58 et 60, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 10e Colloque international en éducation, CRIFPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation du CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante, Université Laval (CRIFPE-Laval), May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance à l’égard de la formation universitaire chez des étudiants : effet de l’imprévisibilité de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, Canada, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de transformations des pratiques hybrides dans l’enseignement universitaire à Mayotte adaptées aux usages de la téléphonie mobile par les étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je trouverai un travail « inchallah » : importance de l’approche psychoculturelle de l’identité professionnelle du jeune en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Étude comparée des enjeux éthiques contemporains en santé au travail COMPAST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence BERGUGNAT et Loïc LEROUGE, Feb 2023, en distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être en psychologie: critique d'une épistémologie eurocentrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ? 90ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par un collectif : David Risse, Gaelle Lefer Sauvage, Camille Roelens, Nathalie Carminatti, Patrica Mothes, Marie-France Carnus, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance : approche critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Colloque international en éducation - dans le cadre du Symposium - "De l’intérêt de questionner la décovidisation de la recherche et des pratiques ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRIFPE, May 2023, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symposium : Dé-covidiser les recherches et les pratiques éducatives?&amp;quot; 90ème congrès de l'ACFAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Risse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carminatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patricia mothes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dé-covidiser les recherches et les pratiques éducatives?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal Québec, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception du distanciel par les étudiants du Centre Universitaire de Mayotte et m-learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité de l'adolescent mahorais en situation de handicap : choix et non choix d'orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire académique organisé par le rectorat (ASH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Dembeni, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la formation universitaire (im)prévue en période de (dé/re/semi)confinements chez les étudiants Français et Algériens : du « temps suspendu » vers une transformation identitaire vocationnelle de l’étudiant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire professionnelle chez le lycéen mahorais présentant des troubles cognitifs par les outils numérique : une accessibilité possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éducation à la santé sous les tropiques : approche en psychologie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences à Unires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être enseignant en période de confinement : voir l'hybridation comme une forme d'accompagnement dans la distance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité professionnelle du lycéen en situation de handicap à Mayotte : des dispositifs d'alternances aux hybridation des identités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée pluri-partenariale "Accessibilité à la réflexivité professionnelle et à l’emploi pour des jeunes adultes en situation de handicap", financement FIRAH AGEFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place du distanciel et de l'hybridation dans des contextes de grandes pauvretés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international La formation universitaire à l’ère du numérique : de l’enseignement classique à l’enseignement hybride. État des lieux, exigences,évolutions et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Normale Supérieure Assia Djebar Constantine, May 2022, Constantine, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la caméra en formation à distance : un enjeu de pouvoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité vocationnelle du lycéen en situation de handicap à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Christophe Alvergnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone sur l'autodétermination et le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSHEA, Oct 2022, Suresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.397-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs d’implémentation des outils numériques en milieu scolaire - Les outils numériques au service de l’école inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HETSL (Haute école de travail social et de la santé Lausanne) - Neurodev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Lausanne (visio), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TACD : 2ème congrès international de la théorie de l'action conjointe en didactique : pour une reconstruction de la forme scolaire d'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, NANCY (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'utilisation des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.106-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction identitaire vocationnelle des collégiens présentant une déficience, scolarisés dans une unité localisée d'inclusion scolaire à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgeta Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco-latino-américain de recherche sur le handicap RFLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degrés : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, FRIBOURG, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former les enseignants spécialisés à l'usage des outils numériques en formation continue pour leur pratique en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole primaire du 21e siècle (EP21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et distanciel forcés chez les enseignant.e.s des 1er et 2nd degré : genèse d'une hybridation des pratiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.336-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises du numérique à Mayotte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Mamoudzou, Mayotte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intention d'usage des tablettes en formation initiale d'enseignants à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler présence et distance à la suite du confinement : genèse des pratiques hybrides ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRIFPE - Centre de recherche interuniversitaire sur la formation et la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la santé bucco-dentaire de patients avec autisme par un programme d’apprentissage utilisant la tablette tactile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 8e Colloque international en éducation - CRIFPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal (en distanciel), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner en contexte hybride. Quelle évolution des pratiques pédagogiques, des postures et des gestes professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Numérique Territorialisés pour l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Saint-Denis-de-la-Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions multiformes via Moodle en formation initiale à Mayotte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ludovia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Ax-les-thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique en théorie de l’action conjointe en didactique (TACD) : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La TACD en questions, questions à la didactique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International de la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions du didactique à l’aune de l’attention conjointe : décrire, enrôler, comprendre, expliquer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grace Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque International sur la Théorie de l’Action Conjointe en Didactique, La TACD en questions, questions à la didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des représentations des professeur.e.s des écoles stagiaires à Mayotte : analyses lexico-sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Ludovia "Numérique et représentations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocational identity of adolescents with special needs in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation/appropriation en contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage (eds.). Editions des archives contemporaines, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.9782813004901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'école au prisme de la COVID-19 : des pratiques déclarées questionnant une nouvelle forme scolaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Khaled Guerid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde à l'ère du Coronavirus COVID-19 : Regards croisés sur l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Mohamed Khider de Biskra, pp.267-286, 2025, 978-9931-9917-0-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter en milieu familial déprivé à l’extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême: appropriation-médiation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition des Archives Contemporaines, A paraître, 9782813004901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire (sur-)vivre le lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l'extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.167-184, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448064v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Vulnérabilités, récursivité et cultures de l'extrême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Poggi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Wallian, Marie-Paule Poggi et Gaëlle Lefer-Sauvage. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême. Médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.403-414, A paraître, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions d’enseignement et d’apprentissage dans un environnement numérique : impact sur les compétences numériques déclarées et le bien-être des étudiants français et algériens en formation à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Dounia Mimouni-Meslem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dirigé par Samira Mouffouk et Khadidja Benfils. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement hybride à l’université : enjeux et perspectives (une andragogie en devenir)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nopta Book Batna Algérie, 2023, 978-9931-788-84-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvetage en mer de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Laborie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M.P. Poggi et G. Lefer Sauvage (Eds.),. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savoirs de l’extrême : médiation-appropriation en contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Archives Contemporaines; Editions des archives contemporaines, pp.233-268, 2023, 9782813004901. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.8122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04379039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de protection et modélisation du bien-être universitaire des étudiants en formation à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éducation aux marges en temps de pandémie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.351 - 375, 2022, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pua.weiss.2022.01.0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 - Étude exploratoire de l’étayage instrumenté dans le domaine de l’éducation à la santé pour des adolescents avec autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Cadiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Lopez-Cazaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et usages du numérique en éducation - Ouvrage collectif dirigé par Patrice Bourdon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et appropriation des outils numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autisme et Numérique (pp.115-131)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude exploratoire de l'intention d'usage des tablettes tactiles par des enseignant.e.s d'ULIS-école à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachelot Stéphanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M.Priolet (dir.), L'école à Mayotte : approches plurielles (p.121-154)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fonctions pour approcher le didactique : enrôler, comprendre, expliquer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Le Paven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Genevois; Nathalie Wallian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner-apprendre en tous terrains : de la didactique contextuelle à la contextualisation du didactique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des Archives Contemporaines, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des sois possibles dans la transition vers le collège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans M-H Jacques (dir.), Les transitions en contexte scolaire. Paliers, orientations, parcours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des sois possibles : étude longitudinale auprès d’élèves de 8 et 9 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans Sandrine Le Sourn-Bissaoui, Gaïd Le Maner-Idrissi, Virginie Dardier, et al. (Dir.), Développements et variabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.75-87, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04024441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronkozé : créolisation d'ici et d'ailleurs. Table ronde, Somèn Kréol, Université La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique enseignante malmenée dans un système éducatif chaotique à Mayotte : un effet des confinements multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, Cahiers de l'OPPEE, 6, 38-50. https://oppee.u-bordeaux.fr/application/files/8417/5689/2027/cahierndeg6.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue culturel par l'image à travers les représentations de/sur l'Autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la recherche et prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shimeen-Khan Chady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résidence scientifique et séminaire interne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribuer à la construction de l’identité vocationnelle des collégiens mahorais présentant des incapacités intellectuelles : l’accessibilité professionnelle en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093617ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus instrumental et d'appropriation des tablettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la santé à Mayotte. Conférence pour le réseau Unires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Rebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://bbb.unilim.fr/playback/presentation/2.3/17f33e9147073c1aed33ce620b5909323913221f-1632321508860?meetingId=17f33e9147073c1aed33ce620b5909323913221f-1632321508860</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et publication dans la recherche : prospectives HCERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Georger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francky Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l’identité professionnelle par le numérique dans la transition école-travail chez les élèves et les jeunes handicapés. Étude internationale et focus sur Mayotte. Dossier documentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fonds International de la recherche appliquée sur le handicap (FIRAH). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistémologie de la pandémie de COVID-19 au prisme de la recherche culturelle en sciences de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être à distance des étudiants français et algériens : rapport scientifique et questionnaire (mai-juillet 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimouni-Meslem Dounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badra Moutassem-Mimouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; CUFR de Mayotte; Laboratoire Oranais; Université Oran 2. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des étudiants et projection dans l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CREN Université de Nantes; Centre universitaire de formation et de recherche de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03599228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hybridation numérique en période de pandémie COVID-19 au premier degré : est-ce possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendrine Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maore fishermen's social representations on the evolutions of the coastline and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CUFR de Mayotte. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confinement et continuité pédagogique&amp;quot; : Traitement des réponses concernant deux territoires d’outre-mer, Mayotte et La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d’enquête auprès des enseignants &amp;quot;Confinement et continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ICARE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire d'enquête auprès des enseignant.e.s mahorais.ses pendant le confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Icare. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-rapport d'enquête nationale Etudiants & Confinement 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Wallian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Lefer-Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Genevois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Coopératif Austral de Recherche en Education (ICARE - EA 7389). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet çATED perte d’autonomie : L’agenda çATED, un outil pour l’autonomie ? Rapport scientifique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CREN Université de Nantes. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « sois possibles », développement des espoirs et des peurs chez les élèves de 8 à 10 ans, liens avec le soi scolaire et les performances académiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nantes (FR), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03464129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ingénieries coopératives de type étudiant.e.s-chercheur.e.s à Mayotte en 2020 : entre utopies et hétérotopies ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lefer Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Kerneis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId232"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11521890"/>
+    <w:nsid w:val="700FAA00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bh1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefer-sauvage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1744-476X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168641070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/DCT-3732-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer Sauvage" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Laborie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Sa&#239;d" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767375v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Weiss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Duff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Mori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bh1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549411v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/carnets-oi.1205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868117v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09636625241235375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Ribeiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218641v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roelens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Dounia Mimouni-Meslem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badra Moutassem-Mimouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218645v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mothes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14hr1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Rebelle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04268424v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lac&#244;te-Coquereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi15.348" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024440v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2022.623" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736657v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3360" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736662v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.3645" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866683v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793994v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.20814" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807972v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wallian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/diversite.1860" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213980v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.211.0167" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Lopez-Cazaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096192v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer-Sauvage" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.690" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516976v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouches" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0396-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Althuizius" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez Cazaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.11.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teutsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.181.0147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517062v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dajean-Trutaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2017.11.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXTVCR7W-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003657v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517011v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Lefer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.183.0297" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02869479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40368-018-0398-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517023v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourdon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895960v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.2718" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.078.0083" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218433v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.7975" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey No&#235;l" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Poggi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026280v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392724v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayad Said" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786189v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Raynal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330445v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Risse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035577v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089554v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330447v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=patricia mothes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148679v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556267v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831797v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Christophe Alvergnat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290817v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345933v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276457v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276471v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221380v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vannier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221383v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232727v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959496v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Girard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Paven" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Morales" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530652v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04519231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777971v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450253v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Weiss" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448064v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8140" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450256v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/publications/9782813004901" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8334" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811619v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379039v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.8122" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593592v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pua.weiss.2022.01.0351" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cadiot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585152v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461649v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachelot St&#233;phanie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620948v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024442v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024441v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551098v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330561v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Georger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francky Lauret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shimeen-Khan Chady" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925682v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093617ar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354892v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Rebelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330573v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608622v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755879v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimouni-Meslem Dounia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599228v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608631v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charpentier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934483v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978118v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863856v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960846v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03464129v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276729v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>