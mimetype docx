--- v0 (2026-03-17)
+++ v1 (2026-05-23)
@@ -5226,51 +5226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3555F11"/>
+    <w:nsid w:val="A3FF7F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>