--- v1 (2026-05-23)
+++ v2 (2026-05-26)
@@ -1320,495 +1320,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral analysis of a railway track in contact with a multilayered poroviscoelastic soil subjected to a harmonic moving load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chahour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.24 - 37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2014.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793526v4</w:t>
+                <w:t xml:space="preserve">hal-01315368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of a railway track in contact with a multilayered poroviscoelastic soil subjected to a harmonic moving load</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainty analysis and validation of the estimation of effective hydraulic properties at the Darcy scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Chahour</w:t>
+                <w:t xml:space="preserve">Stéphane Ruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.24 - 37. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 512, pp.303-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2014.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.02.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315368v1</w:t>
+                <w:t xml:space="preserve">hal-00793526v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrieval of the physical properties of an anelastic solid half space from seismic data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick Ogam</w:t>
+                <w:t xml:space="preserve">N Beudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Scotti</w:t>
+                <w:t xml:space="preserve">C Doussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Wirgin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657609v1</w:t>
+                <w:t xml:space="preserve">hal-01314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four Decades of Progress in Monitoring and Modeling of Processes in the Soil-Plant- Atmosphere System: Applications and Challenges Influence of three root spatial arrangement on soil water flow and uptake. Results from an explicit and an equivalent, upscaled, model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Beudez</w:t>
+                <w:t xml:space="preserve">Retrieval of the physical properties of an anelastic solid half space from seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Doussan</w:t>
+                <w:t xml:space="preserve">Erick Ogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
+                <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mesgouez</w:t>
+                <w:t xml:space="preserve">Armand Wirgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01314852v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axisymmetric wave propagation in multilayered poroelastic grounds due to a transient acoustic point source</w:t>
               </w:r>
@@ -1892,595 +1892,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734083v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional dynamic response of a porous multilayered ground under moving loads of various distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Mesgouez</w:t>
+                <w:t xml:space="preserve">Semi-analytical and numerical methods for computing transient waves in 2D acoustic / poroelastic stratified media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2010.09.006⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49-7 (7), pp.667-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318634v1</w:t>
+                <w:t xml:space="preserve">hal-00667795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Petit</w:t>
+                <w:t xml:space="preserve">Three-dimensional dynamic response of a porous multilayered ground under moving loads of various distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Engineering Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 44 (1), pp.44-53. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2010.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680006v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-analytical and numerical methods for computing transient waves in 2D acoustic / poroelastic stratified media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved dynamic model for the study of a flexible pavement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Picoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advengsoft.2011.05.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2012.04.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00667795v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of transient poroviscoelastic soil motions by semi-analytical and numerical approaches</w:t>
+                <w:t xml:space="preserve">Transient solution for multilayered poroviscoelastic media obtained by an exact stiffness matrix formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 29 (2), pp.245-248. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (18), pp.1911-1931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2008.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nag.797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658192v1</w:t>
+                <w:t xml:space="preserve">hal-02658633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient solution for multilayered poroviscoelastic media obtained by an exact stiffness matrix formulation</w:t>
+                <w:t xml:space="preserve">Study of transient poroviscoelastic soil motions by semi-analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (18), pp.1911-1931. </w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), pp.245-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nag.797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658633v1</w:t>
+                <w:t xml:space="preserve">hal-02658192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ground vibration due to a high-speed moving harmonic rectangular load. on a poroviscoelastic half-space</w:t>
               </w:r>
@@ -2816,235 +2816,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Numerical Approach Combining Finite Element with Integral Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Didier</w:t>
+                <w:t xml:space="preserve">Mechanical Reconstruction of a Material Heterogeneity Using FWI at Laboratory Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221243⟩</w:t>
+              <w:t xml:space="preserve">NSG2023 3rd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803626v1</w:t>
+                <w:t xml:space="preserve">hal-04806019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Reconstruction of a Material Heterogeneity Using FWI at Laboratory Scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q. Didier</w:t>
+                <w:t xml:space="preserve">An Efficient Numerical Approach Combining Finite Element with Integral Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSG2023 3rd Conference on Geophysics for Infrastructure Planning, Monitoring and BIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Edinburgh, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2023 Photonics &amp; Electromagnetics Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Prague, France. pp.128-134, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.202320071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIERS59004.2023.10221243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806019v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between different frequency strategies for relative dielectric permittivity and electrical conductivity reconstruction. Application to near subsurface imaging</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Gauss-Newton Iterative Scheme Applied to Shallow Subsurface Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,230 +3431,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kahina Chahour</w:t>
+                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Arhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brahim Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465759v1</w:t>
+                <w:t xml:space="preserve">hal-03465263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du théorème de réciprocité à la détermination de la dérivée de Fréchet de l'opérateur non linéaire de propagation d'ondes mécaniques en milieux viscoélastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slimane Arhab</w:t>
+                <w:t xml:space="preserve">Wave propagation induced by a moving rectangular load acting on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Chahour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Safi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM). FRA., Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465263v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Sensitivity Analysis of Poroelastic Soil Parameters</w:t>
               </w:r>
@@ -3833,252 +3833,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Response of a Fluid-Filled, Thick-Walled Spherical Shell Embedded in an Elastic Medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de sensibilité globale et propagation d'ondes en milieu poroélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Neil Popplewell</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594184v1</w:t>
+                <w:t xml:space="preserve">hal-01394574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de sensibilité globale et propagation d'ondes en milieu poroélastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Response of a Fluid-Filled, Thick-Walled Spherical Shell Embedded in an Elastic Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ako Bahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Buis</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Popplewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journéess d'études des Milieux Poreux 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Conference on Inter-Disciplinary Underground Science and Technology (-DUST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20161206004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394574v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of elastic vs poroelastic and semi-analytical vs finite-difference seismic modeling</w:t>
               </w:r>
@@ -4090,64 +4090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosland Borge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4251,51 +4251,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on monitoring and modeling of processes in the SPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Naples, Italy. 966 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2013.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749801v1</w:t>
@@ -4306,64 +4306,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time domain modeling of wave propagation in 2D acoustic / porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4964,51 +4964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Le Houedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefeuve-Mesgouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Picoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Civil and Structural Engineering Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saxe-Coburg Publications, pp.315-344, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5226,51 +5226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3FF7F2C"/>
+    <w:nsid w:val="A36B890B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5457,51 +5457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefeuve-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4001-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194416232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3369312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235703001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marcellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIATRASC24/UHXK4580" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803626v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221243" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Didier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Terekhov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGTLXT0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.10.12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-lefeuve-mesgouez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4001-6627" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194416232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Didier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Arhab" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660048v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3369312" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouar&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2022.107158" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472979v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235703001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gregor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Moczo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Kristek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03471038v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kristekova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa454" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122788v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shakeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesgouez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmst.2020.05.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ako Bahari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Popplewell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2019.106002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Bouare" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198806001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.04.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Chahour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2014.04.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793526v4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ruy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.02.065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314852v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Beudez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Doussan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lefeuve-Mesgouez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mesgouez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657609v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Ogam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Wirgin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2012.09.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734083v5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capeill&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2013.05.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667795v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2012.04.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318634v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2010.09.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMVQJZRG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680006v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Ayadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QLQBQ3F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658633v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.797" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F65GJ7ZK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658192v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2008.02.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZK2CDQ7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.01.026" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chambarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2005.04.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKB9L8X9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650063v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marcellin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/URSIATRASC24/UHXK4580" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Didier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202320071" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803626v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS59004.2023.10221243" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04304388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038974" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120075" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/120119.7328.19623" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465263v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Safi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733627v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.200" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezgar Shakeri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594184v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161206004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310423v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosland Borge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749801v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beudez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefeuve Mesgouez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Terekhov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73940-1_17" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HGTLXT0T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chambarel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760683v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11428831_80" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007544v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Le Houedec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/csets.10.12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800797v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>