--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
+                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 296, pp.106901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459552v1</w:t>
+                <w:t xml:space="preserve">hal-05442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Hennes</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 296, pp.106901. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442220v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
               </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
@@ -694,51 +694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t>
@@ -770,697 +770,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
+                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Freville</w:t>
+                <w:t xml:space="preserve">Claudine Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
+                <w:t xml:space="preserve">Loïse Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.116410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667780v1</w:t>
+                <w:t xml:space="preserve">hal-04667741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04554595v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Freville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637057v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Drobecq</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.416. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522001v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04554595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Vasseur</w:t>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïse Serra</w:t>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 278, pp.116410. </w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (6), pp.445-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667741v1</w:t>
+                <w:t xml:space="preserve">hal-04637057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
               </w:r>
@@ -1472,64 +1472,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guilmineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1995,77 +1995,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Fréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Chahnamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2946,786 +2946,786 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+                <w:t xml:space="preserve">hal-04709977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132627v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109056v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709977v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
               </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
@@ -3849,90 +3849,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
@@ -4000,64 +4000,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
@@ -4112,51 +4112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4205,286 +4205,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349805v1</w:t>
+                <w:t xml:space="preserve">hal-04082002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04082002v1</w:t>
+                <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
@@ -4522,51 +4522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
@@ -4647,51 +4647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
@@ -4772,51 +4772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -4845,51 +4845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4966,51 +4966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatMathAppli 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5035,51 +5035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,273 +5150,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
               </w:r>
@@ -5428,51 +5428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of temporal sport training curves: a comparison of FDA and LDA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,51 +5665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow-BS an integrative workflow for RRBS and WGBS data. From the BS-seq to the DMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of unsupervised curve classification methods for sport training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5982,51 +5982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
@@ -6183,277 +6183,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+                <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352743v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
@@ -6689,51 +6689,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6827,51 +6827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,303 +6946,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790207v1</w:t>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7323,51 +7323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,51 +7586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,103 +8036,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8154,51 +8154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,103 +8272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8390,103 +8390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8540,51 +8540,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification automatique de métabolites dans un spectre RMN et application à la description de la maturité périnatale chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Toulouse Capitole, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8643,51 +8643,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8913,51 +8913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>