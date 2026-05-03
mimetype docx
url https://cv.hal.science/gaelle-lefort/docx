--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,2869 +66,3003 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Hennes</w:t>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 296, pp.106901. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442220v1</w:t>
+                <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pigeon</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528110v1</w:t>
+                <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">P. Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">V. Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (5), pp.101821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459552v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Mulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 296, pp.106901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203590v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Inès Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667741v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gora</w:t>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Drobecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522001v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Freville</w:t>
+                <w:t xml:space="preserve">Loïse Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Ramé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.116410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667780v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Aumont</w:t>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (6), pp.445-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04554595v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Douet</w:t>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milhes</w:t>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
+                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Drobecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637057v1</w:t>
+                <w:t xml:space="preserve">hal-04522001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Freville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785377v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04554595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812187v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Billon</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elite Swimmers’ Training Patterns in the 25 Weeks Prior to Their Season’s Best Performance: Insights Into Periodization From a 20-Years Cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Pla</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñigo Mujika</w:t>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00363⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095063v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elite Swimmers’ Training Patterns in the 25 Weeks Prior to Their Season’s Best Performance: Insights Into Periodization From a 20-Years Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Mujika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535613v2</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535613v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of DNA methylation is critical for nodule development in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Satge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.16166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nplants.2016.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2938,2975 +3072,2975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709977v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
+              <w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659479v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109056v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05263532v1</w:t>
+                <w:t xml:space="preserve">hal-04709977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132627v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+                <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-C. Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353293v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661421v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616322v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iliana Bertrand</w:t>
+                <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cornaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931540v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Piegu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082002v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349878v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic and ruminal metabolomes of lambs divergently selected on residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatMathAppli 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7ème Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788399v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791362v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of temporal sport training curves: a comparison of FDA and LDA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australian Statistical Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow-BS an integrative workflow for RRBS and WGBS data. From the BS-seq to the DMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGS'16 Genome Annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of unsupervised curve classification methods for sport training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for NonParametric Statistics (ISNPS), Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5916,1944 +6050,1944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P13-31 Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 399, pp.S222-S223, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790207v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788670v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
+              <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788659v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
+              <w:t xml:space="preserve">useR! 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791588v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of divergent selection on adrenocortical activity in Large White pigs on gene expression after ACTH, LPS and social stress challenges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735566v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of divergent selection on adrenocortical activity in Large White pigs on gene expression after ACTH, LPS and social stress challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dugué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kulikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Bazovkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789726v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7863,156 +7997,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8022,501 +8156,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368868v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05056624v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8526,100 +8660,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification automatique de métabolites dans un spectre RMN et application à la description de la maturité périnatale chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Toulouse Capitole, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03647188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8629,144 +8763,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8913,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadoret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>