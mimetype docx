--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -66,3003 +66,3120 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+                <w:t xml:space="preserve">Persistent voluntary halving of academic flying suggests new mobility norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Léa Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe-E. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (9), pp.094005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ae5e94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528110v1</w:t>
+                <w:t xml:space="preserve">hal-05618002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Reigner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gesbert</w:t>
+                <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 118 (2), pp.111211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2026.111211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459552v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Valenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Bourhis</w:t>
+                <w:t xml:space="preserve">Fabrice Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Dupont</w:t>
+                <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101821⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-66729-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05607588v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrition-induced advanced puberty in dairy heifers does not affect ovarian response or oocyte in vitro competence despite reduced oocyte mitochondrial transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott A Love</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">M. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (5), pp.101821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214535v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adult chicken hens express their affective states via bare facial skin blushing and head feather movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott A Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Phelipon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Céline Parias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 227, pp.123277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2025.123277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442220v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humans can accurately categorise negative but not positive emotional facial expressions in horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Achin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Parias</w:t>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélody Morisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+                <w:t xml:space="preserve">Noémie Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 296, pp.106901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203590v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Soulet</w:t>
+                <w:t xml:space="preserve">Are olfactory stimuli able to induce emotional responses in a positive context in ewes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Achin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+                <w:t xml:space="preserve">Mélody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Baptiste Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.101611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2025.101611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574339v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of skin redness and immunoglobulin A as markers of the affective states of hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Soulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Vasseur</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïse Serra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christelle Ramé</w:t>
+                <w:t xml:space="preserve">Léa Lansade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 274, pp.106268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2024.106268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667741v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glyphosate presence in human sperm: First report and positive correlation with oxidative stress in an infertile French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïse Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleiman El Balkhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Milhes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurore Jacques</w:t>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.116410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.116410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637057v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A first complete catalog of highly expressed genes in eight chicken tissues reveals uncharacterized gene families specific for the chicken testis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gora</w:t>
+                <w:t xml:space="preserve">Marine Milhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Dudas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
+                <w:t xml:space="preserve">Aurore Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
+              <w:t xml:space="preserve">Physiological Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (6), pp.445-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physiolgenomics.00151.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522001v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering autism heterogeneity: a molecular stratification approach in four mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Vaugrente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Freville</w:t>
+                <w:t xml:space="preserve">Lucile Drobecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Estienne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Piégu</w:t>
+                <w:t xml:space="preserve">Emmanuel Pecnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667780v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide alters ovarian functions in young female broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mathias Freville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (7), pp.103767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2024.103767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04554595v2</w:t>
+                <w:t xml:space="preserve">hal-04667780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flight quotas outperform focused mitigation strategies in reducing the carbon footprint of academic travel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Arnould</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.054008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ad30a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668790v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04554595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Dudas</w:t>
+                <w:t xml:space="preserve">Facial blushing and feather fluffing are indicators of emotions in domestic fowl (Gallus gallus domesticus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Court</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (7), pp.e0306601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0306601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785377v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in wild-type and a mouse model of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Court</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-024-03174-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091374v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Fréville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marine Chahnamian</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812187v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chronic dietary exposure to a glyphosate-based herbicide results in total or partial reversibility of plasma oxidative stress, cecal microbiota abundance and short-chain fatty acid composition in broiler hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Ramé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+                <w:t xml:space="preserve">Marine Chahnamian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.974688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224485v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034560v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The maturity in fetal pigs using a multi-fluid metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Tardivel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76709-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626125v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elite Swimmers’ Training Patterns in the 25 Weeks Prior to Their Season’s Best Performance: Insights Into Periodization From a 20-Years Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASICS: an R package for a whole analysis workflow of 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hellard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iñigo Mujika</w:t>
+                <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00363⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (21), pp.4356-4363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095063v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elite Swimmers’ Training Patterns in the 25 Weeks Prior to Their Season’s Best Performance: Insights Into Periodization From a 20-Years Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hellard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Iñigo Mujika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535613v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ASICS: an automatic method for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J C Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.Non Paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-017-1244-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535613v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reprogramming of DNA methylation is critical for nodule development in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Satge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.16166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nplants.2016.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3072,2975 +3189,2975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique de la SFR/SaNeC 4226 'Santé Mentale, Neurosciences, Comportement'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR SaNeC, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training protocol with sheep (Ovis aries) for non restrained and voluntary EEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott A. Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque BIOTECHNOCENTRE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Biosciences en Région Centre-Val de Loire – Réseau Thématique de Recherche, Oct 2024, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facial displays are related to affective states in domestic fowl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Behavioural Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Zurich, Switzerland. pp.106-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of transcriptional profiles of chicken jejunum and derived organoids collected early post-hatch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Pézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif expérimental pour étudier l'impact des odeurs sur les comportements émotionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do adult hen’s face colour vary in function of affective states?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M-C. Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Piégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras (JRAPFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Tours, France. pp.236-237, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Pézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Wiedemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661447v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des profils transcriptionnels du jéjunum de poulet et d'organoïdes dérivés collectés durant les premiers jours de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Impacts à court terme de stratégies nutritionnelles précoces sur l'homéostasie digestive des poussins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "organoïdes et recherche agronomique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132627v1</w:t>
+                <w:t xml:space="preserve">hal-04661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face des poules adultes change-t-elle de couleur en fonction de leurs émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France. pp.388-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of early nutritional strategies on digestive functionalities of chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlies van den Nieuwenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cornaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane de Rauglaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lower redness of the facial skin is a marker of a positive human-hen relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jahoui</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de la peau de la face chez la poule est un marqueur d’émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. colloque de la Société Française pour l’Etude du Comportement Animal (SFECA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR Physiologie de la reproduction et des comportements (PRC); Institut de Recherche sur la BIologie de l'Insecte (IRBI), May 2023, Tours, France. pp.73-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling for academic research : patterns, determinants and mitigation options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-11656, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-11656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement de couleur de peau chez la poule : un marqueur d’émotions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du MP-SANBA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic and ruminal metabolomes of lambs divergently selected on residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">StatMathAppli 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : identifier et quantifier des métabolites à partir d'un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ASICS to quantify metabolites in 1D 1H NMR spectra: an application to perinatal survival in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Plateformes BioInfo et BioStat du Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: an automatic method for identification andquantification of metabolites in complex 1D 1HNMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Tardivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Spectrométrie de Masse, Métabolomique et Fluxomique &amp; Electrophorèse et Analyse Protéomique (SMMAP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marne la vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of temporal sport training curves: a comparison of FDA and LDA approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Australian Statistical Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflow-BS an integrative workflow for RRBS and WGBS data. From the BS-seq to the DMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGS'16 Genome Annotation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of unsupervised curve classification methods for sport training data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fernandez Avalos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pyne David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd conference of the International Society for Non-Parametric Statistics (ISNPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for NonParametric Statistics (ISNPS), Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6050,1944 +6167,1944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does facial skin redness and head feather position vary depending on the affective states of adult domestic hens (Gallus gallus domesticus)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. Livre des résumés du 54ème colloque de la Société Française pour l'Etude du Comportement Animal, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P13-31 Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">58th Congress of the European Societies of Toxicology (EUROTOX 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 399, pp.S222-S223, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.toxlet.2024.07.547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau de la face chez la poule change de couleur en fonction des situations émotionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Soulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Lansade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Piegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan-le-Fuzelier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana C. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Tournadre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Biochimie et Biologie Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la maturité des porcelets en fin de gestation par une approche métabolomique multifluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, pp.411-412, 2020, 52èmes journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of fetal pig maturity in relation with neonatal survival using a multi-fluids metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Haye, Netherlands. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS : un package R pour l'identification et la quantification de métabolites dans un spectre RMN 1H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale de Bioinformatique et Biostatistique, Génopole Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">useR! 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: a new R package for identification and quantification of metabolites in complex 1D 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Servien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of divergent selection on adrenocortical activity in Large White pigs on gene expression after ACTH, LPS and social stress challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kulikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Bazovkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massey University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du méthylome chez l'embryon de poulet par séquençage haut-débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Mersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Esquerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7997,156 +8114,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of an experimental setup to investigate the impact of olfactory stimuli on behavioural responses in sheep (Ovis aries), with a particular focus on minimizing experimental bias through a habituation phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60675/vyhk-q978/sn20250916-4r/short-notes⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8156,501 +8273,501 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The insertion of Neomycin cassette impairs maternal and social behaviors in Arc/Arg3.1 knock-out mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Caire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdurahman Hassan a Kuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Azzopardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Annamneedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliative behaviours regulate allostasis development and shape biobehavioural trajectories in horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Valenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of interindividual DNA methylation variability in rainbow trout ( Oncorhynchus mykiss )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the social environment on olfaction and social skills in WT and mouse model of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Annamneedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8660,100 +8777,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification automatique de métabolites dans un spectre RMN et application à la description de la maturité périnatale chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Toulouse Capitole, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03647188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8763,144 +8880,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASICS: Automatic Statistical Identification in Complex Spectra (R package, available on Bioconductor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Servien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Tardivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Servien</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId231"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9047,51 +9164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cadoret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefort" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Marquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe-E. Roche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Ben-Ari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ae5e94" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pi&#233;gu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pigeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2026.111211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459552v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Valenchon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Reigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-66729-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607588v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101821" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214535v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Soulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A Love" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Blache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2025.123277" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442220v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Hennes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106901" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Achin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Morisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04574339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2024.106268" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667741v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;se Serra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleiman El Balkhi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ram&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.116410" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milhes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Jacques" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00151.2023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522001v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gora" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dudas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Vaugrente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Drobecq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pecnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03113-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667780v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Freville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.103767" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04554595v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad30a6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668790v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Arnould" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0306601" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785377v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Court" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Annamneedi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-024-03174-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fr&#233;ville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Chahnamian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.974688" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76709-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tardivel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz248" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hellard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fernandez Avalos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pla" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mujika" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00363" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535613v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J C Tardivel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-017-1244-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Satge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Sallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nplants.2016.166" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616322v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931540v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott A. Love" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany P&#233;zier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Wiedemann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cornaille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109056v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Achin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Soulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Parias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C. Blache" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.112" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05132627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661447v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies van den Nieuwenhof" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane de Rauglaudre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353293v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Piegu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349878v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jahoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11656" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415276v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737383v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791362v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733700v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Soret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyne David" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Toussaint" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581530v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Mersch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Noirot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396366v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117475v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690388v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Mentec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poupin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallais" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2024.07.547" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tournadre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479994v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2020.php" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791588v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788659v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789726v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735566v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kulikova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Bazovkina" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606018v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264012v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Morisse" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60675/vyhk-q978/sn20250916-4r/short-notes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056624v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Caire" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdurahman Hassan a Kuku" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Azzopardi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05368868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05232256v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03647188v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790128v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>