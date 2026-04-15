--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Leroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en analyse de données biologiques au CNRS & convaincue des bénéfices de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2729-4945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099516551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-8069-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD degree in Neurosciences in 2005 from the University of Caen-Normandy, and moved to Sweden for a </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolinska Institutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for 2 years.Since 2008, I'm a biologist research engineer in data analysis at the CNRS. I've been working in Caen, Paris, Bordeaux and now in Lyon since 2019.I gained experience through studies in neuroImaging with children (from 5yo), ADHD and healthy young adults using fMRI, MEG, EEG, fNIRS and cognitive tests. I also really enjoy teaching at University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">At the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I head a </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">research support service</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> to provide methodological support to neuroimaging projects, from the design of a study to analyses of the data, mainly in MRI, but not only.With 3 other reasearch engineers, I also coordinate a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;NeuroImaging club&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> with monthly seminars on a dedicated topic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am also an open science advocate and participate actively to implement it in the Centre. I'm part of the Research Data college of the national committee .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served on the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data College of the COSO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> national committee (2022-2025), where I was particularly active in the FAIR & data repository working groups. I am also a member of several open science networks, both locally and more broadly (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and the </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reproductible Research Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, for example).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the neurophysiological correlates of phase-specific enhancement of motor memory consolidation via slow-wave closed-loop targeted memory reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Lazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2644. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional brain connectivity changes across the human life span: From fetal development to old age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Edde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellemarije Altena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.236-262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.24669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Asymmetries during Hand Laterality Task Vary with Hand Laterality: A fMRI Study in 295 Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.3873 - 3873. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroeducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and unique components of inhibition and working memory: An fMRI, within-subjects investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Thorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissela Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2668-2682. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task in young adults: evidence from ERPs and fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science: a dynamic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting gardens 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CuttingEEG, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between real-world and standard EEG locations in NIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Keraudran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Italian French Workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Bases of Solving a Numerical Piaget-Like Task in Children and Young Adults Commissariat à l'Energie Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Development of Executive Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteromodal brain areas common to production, listening and reading tasks at the word Level: an fMRI study of 144 right-handers from the BIL&GIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th North Sea Laterality International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dundee, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an event-related potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie M Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif, 2e edition mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quadrige Manuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2éd., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données au Centre de Recherche en Neurosciences de Lyon. Présentation orale invitée lors de la 3ème journée Transfert – Valorisation – Innovation (TVI) sur le thème de la &amp;quot;Gestion des données de la recherche&amp;quot; organisée par le laboratoire de recherche CREATIS, Lyon, France. 19/06/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE CÉRÉBRALE DE LA RÉSOLUTION D'UNE TÂCHE NUMÉRIQUE ADAPTÉE DE PIAGET CHEZ LE JEUNE ADULTE. Mesures comportementales, hémodynamiques (IRMf) et électrophysiologiques (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Caen, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open cognitive (neuro)science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroGraduate Summer School in Cognitive Neuroscience, Lyon, France. 2025, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Standard -BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. MRI courses, Lyon, France, France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. NeuroImaging courses, Lyon, France. 2025, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing our work in the open science ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Annual meeting of the Claude Bernard Lyon 1 University Neurosciences and Cognition Doctoral School, Lyon, France. 2025, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening science through preregistration, standardization and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroConferences “Open science, Integrity and equity in research”, France. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité et réplicabilité en neuroImagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Journée Reproductibilité en Sciences, Lyon, France. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility & replicability in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lyon, France. 2023, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et enjeux de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Principes et enjeux de la science ouverte, Lyon, France. 2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId139"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Leroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en analyse de données biologiques au CNRS & convaincue des bénéfices de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2729-4945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099516551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-8069-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD degree in Neurosciences in 2005 from the University of Caen-Normandy, and moved to Sweden for a </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolinska Institutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for 2 years.Since 2008, I'm a biologist research engineer in data analysis at the CNRS. I've been working in Caen, Paris, Bordeaux and now in Lyon since 2019.I gained experience through studies in neuroImaging with children (from 5yo), ADHD and healthy young adults using fMRI, MEG, EEG, fNIRS and cognitive tests. I also really enjoy teaching at University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">At the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I head a </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">research support service</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> to provide methodological support to neuroimaging projects, from the design of a study to analyses of the data, mainly in MRI, but not only.With 3 other reasearch engineers, I also coordinate a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;NeuroImaging club&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> with monthly seminars on a dedicated topic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am also an open science advocate and participate actively to implement it in the Centre. I'm part of the Research Data college of the national committee .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served on the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data College of the COSO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> national committee (2022-2025), where I was particularly active in the FAIR & data repository working groups. I am also a member of several open science networks, both locally and more broadly (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and the </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reproductible Research Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, for example).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the neurophysiological correlates of phase-specific enhancement of motor memory consolidation via slow-wave closed-loop targeted memory reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Lazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2644. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional brain connectivity changes across the human life span: From fetal development to old age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Edde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellemarije Altena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.236-262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.24669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Asymmetries during Hand Laterality Task Vary with Hand Laterality: A fMRI Study in 295 Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.3873 - 3873. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroeducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and unique components of inhibition and working memory: An fMRI, within-subjects investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Thorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissela Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2668-2682. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task in young adults: evidence from ERPs and fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-year review of our open science policy in our neuroscience Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science ambassadors meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arQus alliance, Mar 2026, Maynooth, Co. Kildare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science: a dynamic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting gardens 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CuttingEEG, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between real-world and standard EEG locations in NIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Keraudran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Italian French Workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Bases of Solving a Numerical Piaget-Like Task in Children and Young Adults Commissariat à l'Energie Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Development of Executive Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteromodal brain areas common to production, listening and reading tasks at the word Level: an fMRI study of 144 right-handers from the BIL&GIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th North Sea Laterality International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dundee, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an event-related potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie M Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif, 2e edition mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quadrige Manuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2éd., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données au Centre de Recherche en Neurosciences de Lyon. Présentation orale invitée lors de la 3ème journée Transfert – Valorisation – Innovation (TVI) sur le thème de la &amp;quot;Gestion des données de la recherche&amp;quot; organisée par le laboratoire de recherche CREATIS, Lyon, France. 19/06/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE CÉRÉBRALE DE LA RÉSOLUTION D'UNE TÂCHE NUMÉRIQUE ADAPTÉE DE PIAGET CHEZ LE JEUNE ADULTE. Mesures comportementales, hémodynamiques (IRMf) et électrophysiologiques (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Caen, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open cognitive (neuro)science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroGraduate Summer School in Cognitive Neuroscience, Lyon, France. 2025, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Standard -BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. MRI courses, Lyon, France, France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening science through preregistration, standardization and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroConferences “Open science, Integrity and equity in research”, France. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing our work in the open science ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Annual meeting of the Claude Bernard Lyon 1 University Neurosciences and Cognition Doctoral School, Lyon, France. 2025, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. NeuroImaging courses, Lyon, France. 2025, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité et réplicabilité en neuroImagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Journée Reproductibilité en Sciences, Lyon, France. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility & replicability in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lyon, France. 2023, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et enjeux de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Principes et enjeux de la science ouverte, Lyon, France. 2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0CA9343"/>
+    <w:nsid w:val="FEE1F1F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2729-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-8069-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klingberglab.se/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en?language=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en/service-commun/methodological-support-neuroimaging-projects?language=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sxkgq/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/research-data-college/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lorier.inserm.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherche-reproductible.fr/index-en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;vesque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lazzouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57602-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellemarije Altena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcnab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Strand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thorell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissela Bergman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M7KM02-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247531v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keraudran" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165033v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Houd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501170v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/psychologie-du-developpement-cognitif" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618956v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162247v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317045v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137070v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2729-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-8069-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klingberglab.se/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en?language=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en/service-commun/methodological-support-neuroimaging-projects?language=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sxkgq/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/research-data-college/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lorier.inserm.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherche-reproductible.fr/index-en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;vesque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lazzouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57602-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellemarije Altena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcnab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Strand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thorell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissela Bergman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M7KM02-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keraudran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Houd&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/psychologie-du-developpement-cognitif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>