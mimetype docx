--- v1 (2026-04-15)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Leroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en analyse de données biologiques au CNRS & convaincue des bénéfices de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2729-4945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099516551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-8069-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD degree in Neurosciences in 2005 from the University of Caen-Normandy, and moved to Sweden for a </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolinska Institutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for 2 years.Since 2008, I'm a biologist research engineer in data analysis at the CNRS. I've been working in Caen, Paris, Bordeaux and now in Lyon since 2019.I gained experience through studies in neuroImaging with children (from 5yo), ADHD and healthy young adults using fMRI, MEG, EEG, fNIRS and cognitive tests. I also really enjoy teaching at University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">At the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I head a </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">research support service</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> to provide methodological support to neuroimaging projects, from the design of a study to analyses of the data, mainly in MRI, but not only.With 3 other reasearch engineers, I also coordinate a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;NeuroImaging club&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> with monthly seminars on a dedicated topic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am also an open science advocate and participate actively to implement it in the Centre. I'm part of the Research Data college of the national committee .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served on the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data College of the COSO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> national committee (2022-2025), where I was particularly active in the FAIR & data repository working groups. I am also a member of several open science networks, both locally and more broadly (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and the </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reproductible Research Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, for example).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the neurophysiological correlates of phase-specific enhancement of motor memory consolidation via slow-wave closed-loop targeted memory reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Lazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2644. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional brain connectivity changes across the human life span: From fetal development to old age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Edde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellemarije Altena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.236-262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.24669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Asymmetries during Hand Laterality Task Vary with Hand Laterality: A fMRI Study in 295 Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.3873 - 3873. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroeducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and unique components of inhibition and working memory: An fMRI, within-subjects investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Thorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissela Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2668-2682. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task in young adults: evidence from ERPs and fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-year review of our open science policy in our neuroscience Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science ambassadors meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arQus alliance, Mar 2026, Maynooth, Co. Kildare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science: a dynamic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting gardens 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CuttingEEG, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between real-world and standard EEG locations in NIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Keraudran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Italian French Workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Bases of Solving a Numerical Piaget-Like Task in Children and Young Adults Commissariat à l'Energie Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Development of Executive Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteromodal brain areas common to production, listening and reading tasks at the word Level: an fMRI study of 144 right-handers from the BIL&GIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th North Sea Laterality International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dundee, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an event-related potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie M Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif, 2e edition mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quadrige Manuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2éd., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données au Centre de Recherche en Neurosciences de Lyon. Présentation orale invitée lors de la 3ème journée Transfert – Valorisation – Innovation (TVI) sur le thème de la &amp;quot;Gestion des données de la recherche&amp;quot; organisée par le laboratoire de recherche CREATIS, Lyon, France. 19/06/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE CÉRÉBRALE DE LA RÉSOLUTION D'UNE TÂCHE NUMÉRIQUE ADAPTÉE DE PIAGET CHEZ LE JEUNE ADULTE. Mesures comportementales, hémodynamiques (IRMf) et électrophysiologiques (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Caen, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open cognitive (neuro)science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroGraduate Summer School in Cognitive Neuroscience, Lyon, France. 2025, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Standard -BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. MRI courses, Lyon, France, France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening science through preregistration, standardization and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroConferences “Open science, Integrity and equity in research”, France. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing our work in the open science ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Annual meeting of the Claude Bernard Lyon 1 University Neurosciences and Cognition Doctoral School, Lyon, France. 2025, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. NeuroImaging courses, Lyon, France. 2025, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité et réplicabilité en neuroImagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Journée Reproductibilité en Sciences, Lyon, France. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility & replicability in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lyon, France. 2023, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et enjeux de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Principes et enjeux de la science ouverte, Lyon, France. 2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Leroux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure de recherche en analyse de données biologiques au CNRS & convaincue des bénéfices de la science ouverte.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gaelle-leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2729-4945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099516551</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-8069-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received my PhD degree in Neurosciences in 2005 from the University of Caen-Normandy, and moved to Sweden for a </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">postdoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> at the </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karolinska Institutet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> for 2 years.Since 2008, I'm a biologist research engineer in data analysis at the CNRS. I've been working in Caen, Paris, Bordeaux and now in Lyon since 2019.I gained experience through studies in neuroImaging with children (from 5yo), ADHD and healthy young adults using fMRI, MEG, EEG, fNIRS and cognitive tests. I also really enjoy teaching at University.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">At the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRNL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, I head a </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">research support service</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> to provide methodological support to neuroimaging projects, from the design of a study to analyses of the data, mainly in MRI, but not only.With 3 other reasearch engineers, I also coordinate a </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;NeuroImaging club&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> with monthly seminars on a dedicated topic.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am also an open science advocate and participate actively to implement it in the Centre. I'm part of the Research Data college of the national committee .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I served on the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Data College of the COSO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> national committee (2022-2025), where I was particularly active in the FAIR & data repository working groups. I am also a member of several open science networks, both locally and more broadly (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LORIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and the </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Reproductible Research Network</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, for example).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the neurophysiological correlates of phase-specific enhancement of motor memory consolidation via slow-wave closed-loop targeted memory reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Lazzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.2644. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-57602-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional brain connectivity changes across the human life span: From fetal development to old age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Edde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellemarije Altena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Chanraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 99 (1), pp.236-262. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jnr.24669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02882146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIL&GIN: A neuroimaging, cognitive, behavioral, and genetic database for the study of human brain lateralization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, Part B, pp.1225-1231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2015.02.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortical Asymmetries during Hand Laterality Task Vary with Hand Laterality: A fMRI Study in 295 Participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 232, pp.3873 - 3873. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heschl's gyrification pattern is related to speech-listening hemispheric lateralization: FMRI investigation in 281 healthy volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 220 (3), pp.1585-99. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00429-014-0746-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.197. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to best train children and adolescents for fMRI? Meta-analysis of the training methods in developmental neuroimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroeducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.44-70. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24046/neuroed.20130201.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1027/1618-3169/a000079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlette Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Perchey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adult brains don't fully overcome biases that lead to incorrect performance during cognitive development: an fMRI study in young adults completing a Piaget-like task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Spiess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.326-338. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-7687.2008.00785.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task: evidence by combining ERP and MEG.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (8), pp.1501-13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2009.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common and unique components of inhibition and working memory: An fMRI, within-subjects investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcnab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredrik Strand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Thorell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sissela Bergman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46 (11), pp.2668-2682. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2008.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive inhibition of number/length interference in a Piaget-like task in young adults: evidence from ERPs and fMRI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (6), pp.498-509. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.20194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-year review of our open science policy in our neuroscience Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Science ambassadors meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arQus alliance, Mar 2026, Maynooth, Co. Kildare, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open science: a dynamic ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cutting gardens 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CuttingEEG, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrepancy between real-world and standard EEG locations in NIRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Keraudran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Zago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Italian French Workshop on "Cerebral oximetry and functional near infrared spectroscopy (fNIRS)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des méthodes de préparation à l'Imagerie par Résonance Magnétique fonctionnelle (IRMf) chez l'enfant et l'adolescent Quelles préconisations pour la neuroéducation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII CONFERENCE OF AMSE-AMCE-WAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Poirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens Francophones de la Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Bases of Solving a Numerical Piaget-Like Task in Children and Young Adults Commissariat à l'Energie Atomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on the Development of Executive Functions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heteromodal brain areas common to production, listening and reading tasks at the word Level: an fMRI study of 144 right-handers from the BIL&GIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hesling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th North Sea Laterality International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dundee, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an event-related potential study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie M Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Dubal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Toronto, Canada. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of number-length interference in a Piaget-like task in adults: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tzourio-Mazoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Joliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour la diffusion des données de recherche : note méthodologique Collège Données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Genova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.ouvrirlascience.fr/donnees-de-la-recherche-comment-choisir-un-entrepot-de-confiance/, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif, 2e edition mise à jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Quadrige Manuels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie du développement cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 2éd., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de données au Centre de Recherche en Neurosciences de Lyon. Présentation orale invitée lors de la 3ème journée Transfert – Valorisation – Innovation (TVI) sur le thème de la &amp;quot;Gestion des données de la recherche&amp;quot; organisée par le laboratoire de recherche CREATIS, Lyon, France. 19/06/2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the Brain Distinguishes Internal and External Sounds: An fMRI Investigation of Auditory Sound Externalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Fivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Brunelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Haesebaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Mondino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la documentation des données grâce aux métadonnées dans un projet de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner un entrepôt thématique de confiance pour le dépôt de données : méthodologie et analyse de l'offre existante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534321v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a trustworthy subject-specific repository for self-depositing data: methodology and analysis of existing services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Lamotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Emilia Herbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794164v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE CÉRÉBRALE DE LA RÉSOLUTION D'UNE TÂCHE NUMÉRIQUE ADAPTÉE DE PIAGET CHEZ LE JEUNE ADULTE. Mesures comportementales, hémodynamiques (IRMf) et électrophysiologiques (EEG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Caen, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00162247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain Imaging Data Standard -BIDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. MRI courses, Lyon, France, France. 2025, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open cognitive (neuro)science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroGraduate Summer School in Cognitive Neuroscience, Lyon, France. 2025, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility in Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. NeuroImaging courses, Lyon, France. 2025, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing our work in the open science ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Annual meeting of the Claude Bernard Lyon 1 University Neurosciences and Cognition Doctoral School, Lyon, France. 2025, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opening science through preregistration, standardization and documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. NeuroConferences “Open science, Integrity and equity in research”, France. 2025, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05317045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductibilité et réplicabilité en neuroImagerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. Journée Reproductibilité en Sciences, Lyon, France. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04534013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et enjeux de la science ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Principes et enjeux de la science ouverte, Lyon, France. 2023, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducibility & replicability in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lyon, France. 2023, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEE1F1F4"/>
+    <w:nsid w:val="33E631D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2729-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-8069-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klingberglab.se/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en?language=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en/service-commun/methodological-support-neuroimaging-projects?language=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sxkgq/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/research-data-college/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lorier.inserm.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherche-reproductible.fr/index-en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;vesque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lazzouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57602-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellemarije Altena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcnab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Strand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thorell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissela Bergman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M7KM02-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keraudran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Houd&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/psychologie-du-developpement-cognitif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137070v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-leroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2729-4945" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099516551" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/B-8069-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.klingberglab.se/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en?language=en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crnl.fr/en/service-commun/methodological-support-neuroimaging-projects?language=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osf.io/sxkgq/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ouvrirlascience.fr/research-data-college/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lorier.inserm.fr/en/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.recherche-reproductible.fr/index-en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387751v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Nicolas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley King" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#233;vesque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Lazzouni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-57602-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882146v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Edde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellemarije Altena" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chanraud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnr.24669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mazoyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2015.02.071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Leroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Joliot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00628" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172587v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Jobard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-014-0746-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24046/neuroed.20130201.44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Spiess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7687.2008.00785.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7BGZH6P4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dubal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.06.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8DZ9PWP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124357v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcnab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Strand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Thorell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sissela Bergman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.04.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4M7KM02-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20194" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563242v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Keraudran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zago" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pineau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164940v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M Tzourio-Mazoyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Dubal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165004v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Houd&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Arnould" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Stoll" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilia Herbet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Genova" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501170v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/psychologie-du-developpement-cognitif" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618956v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Haesebaert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05455660v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hernandez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04534321v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04794164v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00162247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105714v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140975v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101251v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>