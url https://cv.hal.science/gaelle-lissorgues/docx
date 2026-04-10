--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2465,546 +2465,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
+                <w:t xml:space="preserve">Interfacing neurons on carbon nanotubes covered with diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Fikar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Silke Seyock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.153 -160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA20207A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435457v1</w:t>
+                <w:t xml:space="preserve">hal-01744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Porous diamond pouch cell supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Gattout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (4), pp.370. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.31-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434208v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01803824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing neurons on carbon nanotubes covered with diamond</w:t>
+                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Seyock</w:t>
+                <w:t xml:space="preserve">Pavel Fikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maybeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Hébert</w:t>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA20207A⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.3901-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744182v1</w:t>
+                <w:t xml:space="preserve">hal-02435457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous diamond pouch cell supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Madaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Gattout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.31-37. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01803824v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated Gas Analysis System Based on Resonant MEMS Sensors for Detection of Illicit Substances in Cargo Containers †</w:t>
               </w:r>
@@ -3163,51 +3163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3392,90 +3392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the evolution of boron doped porous diamond electrode on flexible retinal implant by OCT and in vivo impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myline Cottance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.609 - 615. </w:t>
@@ -3699,51 +3699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3807,90 +3807,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D-nanostructured boron-doped diamond for microelectrode array neural interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Piret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53, pp.173-183. </w:t>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting odorant binding proteins on diamond bio-MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.7669-7681. </w:t>
@@ -5694,90 +5694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5970,64 +5970,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisation and characterisation of mass-based diamond micro-transducers working in dynamic mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,64 +6255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D shaped mechanically flexible diamond microelectrode arrays for eye implant applications: The MEDINAS project Matrices d’électrodes en diamant pour l’interfaçage neuronal appliqué à la suppléance fonctionnelle (MEDINAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective nucleation in silicon moulds for diamond MEMS fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,290 +7188,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid finite-element method for the modeling of microcoils</w:t>
+                <w:t xml:space="preserve">A wideband 3D-transition between coplanar and inverted microstrip on silicon to characterize a line in MEMS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bensetti</w:t>
+                <w:t xml:space="preserve">L Martoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Bihan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.846284⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.378--381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434700v1</w:t>
+                <w:t xml:space="preserve">hal-00693798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wideband 3D-transition between coplanar and inverted microstrip on silicon to characterize a line in MEMS technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid finite-element method for the modeling of microcoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Martoglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.20992⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (5), pp.1868-1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.846284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00693798v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-shaped micromechanical tunable capacitors for RF applications</w:t>
               </w:r>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of full diamond implant for neural prosthesis: set-up and results over an equivalent 10-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.8394229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9007,697 +9007,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miyassa Salhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691631v1</w:t>
+                <w:t xml:space="preserve">hal-01691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691636v1</w:t>
+                <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691620v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Garrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+                <w:t xml:space="preserve">hal-01555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emad Elrifai</w:t>
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Garrer</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555768v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing technologies for UHF RFID epidermal antennas</w:t>
               </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10786,51 +10786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.7160999, </w:t>
@@ -10920,51 +10920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikar Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11255,235 +11255,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiP design flow and 3D DRC for MEMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Schropfer</w:t>
+                <w:t xml:space="preserve">MicroElectrode Array (MEA), a way to access to the Neural code for in-vitro and in-vivo applications, principle and fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 17th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.12-13, </w:t>
+              <w:t xml:space="preserve">2014 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440466v1</w:t>
+                <w:t xml:space="preserve">hal-02442931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroElectrode Array (MEA), a way to access to the Neural code for in-vitro and in-vivo applications, principle and fabrication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">SiP design flow and 3D DRC for MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schropfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-1, </w:t>
+              <w:t xml:space="preserve">2014 IEEE 17th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.12-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442931v1</w:t>
+                <w:t xml:space="preserve">hal-02440466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
               </w:r>
@@ -11521,51 +11521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
@@ -11923,51 +11923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelona, Spain</w:t>
@@ -12393,51 +12393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft 3D retinal implants with diamond electrode a way for focal stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13585,64 +13585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of diamond micro-transducers for bio-chemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13973,51 +13973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of synthetic MPCVD diamond for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14079,490 +14079,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicole</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, France. pp.21-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435412v1</w:t>
+                <w:t xml:space="preserve">hal-02425240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karthik Kannappan</w:t>
+                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
+              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425240v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId397" w:history="1">
+                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
+              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440162v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14613,51 +14613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15718,64 +15718,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of diamond micro-cantilever using a novel process based on silicon moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16544,51 +16544,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Conditioning Effect on Vacuum Microelectronics Components Fabricated by Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16827,51 +16827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>