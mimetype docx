--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Study of Synthetic Diamond Using a Thermally Controlled Biological Environment: Application towards Long-Lasting Neural Prostheses</w:t>
+                <w:t xml:space="preserve">In vivo recording of visually evoked potentials with novel full diamond ECoG implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Roy</w:t>
+                <w:t xml:space="preserve">F.C. Wilfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umme Tabassum Sarah</w:t>
+                <w:t xml:space="preserve">J.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+                <w:t xml:space="preserve">D. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">J. Dégardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Rezgui</w:t>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (11), pp.3619. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.111335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24113619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037550v1</w:t>
+                <w:t xml:space="preserve">hal-05536690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo recording of visually evoked potentials with novel full diamond ECoG implants</w:t>
+                <w:t xml:space="preserve">Stability Study of Synthetic Diamond Using a Thermally Controlled Biological Environment: Application towards Long-Lasting Neural Prostheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.C. Wilfinger</w:t>
+                <w:t xml:space="preserve">Jordan Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Zhang</w:t>
+                <w:t xml:space="preserve">Umme Tabassum Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nguyen</w:t>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dégardin</w:t>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bergonzo</w:t>
+                <w:t xml:space="preserve">Abir Rezgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.111335. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (11), pp.3619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2024.111335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24113619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536690v1</w:t>
+                <w:t xml:space="preserve">hal-05037550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very Accurate Flexible pH Microsensor Based on Nanoporous Titanium Nitride Material for In Vivo Application</w:t>
               </w:r>
@@ -521,51 +521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux micro et nano technologies pour la réalisation de capteurs pour application médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114520v1</w:t>
+                <w:t xml:space="preserve">hal-02285854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Valet</w:t>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285854v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
               </w:r>
@@ -1929,295 +1929,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">2DEP cytometry: distributed dielectrophoretic cytometry for live cell dielectric signature measurement on population level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Holubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lysak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2767020⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10544-017-0253-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691560v1</w:t>
+                <w:t xml:space="preserve">hal-02439759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2DEP cytometry: distributed dielectrophoretic cytometry for live cell dielectric signature measurement on population level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lysak</w:t>
+                <w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Microdevices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.4-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10544-017-0253-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2767020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439759v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna array in 3D to improve tracking of small HF RFID tag</w:t>
               </w:r>
@@ -2465,749 +2465,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacing neurons on carbon nanotubes covered with diamond</w:t>
+                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Seyock</w:t>
+                <w:t xml:space="preserve">Pavel Fikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Maybeck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Hébert</w:t>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6RA20207A⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.3901-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744182v1</w:t>
+                <w:t xml:space="preserve">hal-02435457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous diamond pouch cell supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Madaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Gattout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Testi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.31-37. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01803824v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
+                <w:t xml:space="preserve">A Dedicated Gas Analysis System Based on Resonant MEMS Sensors for Detection of Illicit Substances in Cargo Containers †</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Fikar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Maira Possas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro González Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435457v1</w:t>
+                <w:t xml:space="preserve">hal-02440246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">Interfacing neurons on carbon nanotubes covered with diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Seyock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Maybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Testi</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.153 -160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA20207A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434208v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dedicated Gas Analysis System Based on Resonant MEMS Sensors for Detection of Illicit Substances in Cargo Containers †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maira Possas</w:t>
+                <w:t xml:space="preserve">Porous diamond pouch cell supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Gattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.31-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440246v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01803824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Diamond and Silicon MEMS Sensor Arrays with Integrated Readout for Vapor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Possas-Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3284,64 +3284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maati Lahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3392,90 +3392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the evolution of boron doped porous diamond electrode on flexible retinal implant by OCT and in vivo impedance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myline Cottance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Degardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3526,103 +3526,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Possas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microsystem Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.609 - 615. </w:t>
@@ -3654,338 +3654,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic 3D diamond-based electrodes for flexible retinal neuroprostheses: Model, production and in vivo biocompatibility</w:t>
+                <w:t xml:space="preserve">3D-nanostructured boron-doped diamond for microelectrode array neural interfacing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bendali</w:t>
+                <w:t xml:space="preserve">Gaëlle Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 67, pp.73-83. </w:t>
+              <w:t xml:space="preserve">, 2015, 53, pp.173-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190753v1</w:t>
+                <w:t xml:space="preserve">hal-01132931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanostructured boron-doped diamond for microelectrode array neural interfacing</w:t>
+                <w:t xml:space="preserve">Synthetic 3D diamond-based electrodes for flexible retinal neuroprostheses: Model, production and in vivo biocompatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Piret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Hébert</w:t>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53, pp.173-183. </w:t>
+              <w:t xml:space="preserve">, 2015, 67, pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132931v1</w:t>
+                <w:t xml:space="preserve">hal-01190753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,51 +4516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
@@ -4745,51 +4745,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting odorant binding proteins on diamond bio-MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raafa Manai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,77 +4866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5319,64 +5319,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (6), pp.7669-7681. </w:t>
@@ -5688,346 +5688,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00685354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">A new design for rotational, tunable wideband RF MEMS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Agnès</w:t>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.513-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00542-011-1226-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740839v1</w:t>
+                <w:t xml:space="preserve">hal-02435465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design for rotational, tunable wideband RF MEMS capacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicole</w:t>
+                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-011-1226-x⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02435465v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisation and characterisation of mass-based diamond micro-transducers working in dynamic mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,64 +6112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Original Rotational RF MEMS Based on Multi-Varactors on a Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,77 +6242,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D shaped mechanically flexible diamond microelectrode arrays for eye implant applications: The MEDINAS project Matrices d’électrodes en diamant pour l’interfaçage neuronal appliqué à la suppléance fonctionnelle (MEDINAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective nucleation in silicon moulds for diamond MEMS fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7188,290 +7188,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00693750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wideband 3D-transition between coplanar and inverted microstrip on silicon to characterize a line in MEMS technology</w:t>
+                <w:t xml:space="preserve">A hybrid finite-element method for the modeling of microcoils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Martoglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">M. Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.20992⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41 (5), pp.1868-1871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.846284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00693798v1</w:t>
+                <w:t xml:space="preserve">hal-02434700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid finite-element method for the modeling of microcoils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A wideband 3D-transition between coplanar and inverted microstrip on silicon to characterize a line in MEMS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Bihan</w:t>
+                <w:t xml:space="preserve">L Martoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marchand</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.378--381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.20992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.846284⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434700v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V-shaped micromechanical tunable capacitors for RF applications</w:t>
               </w:r>
@@ -7483,51 +7483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Placko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,90 +7760,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of full diamond implant for neural prosthesis: set-up and results over an equivalent 10-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t>
@@ -7872,51 +7872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux micro- et nanotechnologies pour la réalisation de capteurs pour applications médicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8226,51 +8226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche des laboratoires sur puce par l’expérimentation : projet MyLOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,51 +8360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8412,51 +8412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.8394229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8542,51 +8542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
@@ -8628,64 +8628,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8801,51 +8801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosensors 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
@@ -8935,51 +8935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9007,429 +9007,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691636v1</w:t>
+                <w:t xml:space="preserve">hal-01691631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
+                <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691620v1</w:t>
+                <w:t xml:space="preserve">hal-01691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691631v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
               </w:r>
@@ -9601,51 +9601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
@@ -9677,291 +9677,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing technologies for UHF RFID epidermal antennas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Amendola</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.914-917, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824493⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435462v1</w:t>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">Manufacturing technologies for UHF RFID epidermal antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaetano Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.914-917, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of T-shaped A1N membrane based on thin film elongation acoustic resonator</w:t>
               </w:r>
@@ -10077,51 +10077,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting volatile organic compounds using a resonant microcantilever-based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Possas Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10250,51 +10250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
@@ -10734,103 +10734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency profile measurement system for microcantilever-array based gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Possas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.7160999, </w:t>
@@ -10907,64 +10907,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikar Pavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
@@ -10993,51 +10993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RF tunable Agile Filter: From component to system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,64 +11153,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11365,51 +11365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiP design flow and 3D DRC for MEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mehdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schropfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,295 +11463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Analytical crossing lines modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
+              <w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891791v1</w:t>
+                <w:t xml:space="preserve">hal-02439829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical crossing lines modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pagazani</w:t>
+                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439829v1</w:t>
+                <w:t xml:space="preserve">hal-01891791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in recording and stimulation of living neural network based on original micro-electrode array (MEA) developments</w:t>
               </w:r>
@@ -11923,51 +11923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelona, Spain</w:t>
@@ -12173,51 +12173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lesenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
@@ -12393,77 +12393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft 3D retinal implants with diamond electrode a way for focal stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13354,295 +13354,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Blood Pressure using magnetic method of blood pulse acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chee Teck Phua</w:t>
+                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 3rd International Conference on Nano/Molecular Medicine and Engineering (NANOMED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tainan, Taiwan. pp.112-115, </w:t>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANOMED.2009.5559106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434690v1</w:t>
+                <w:t xml:space="preserve">hal-00989687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Valbin</w:t>
+                <w:t xml:space="preserve">Measurement of Blood Pressure using magnetic method of blood pulse acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Teck Phua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
+              <w:t xml:space="preserve">2009 IEEE 3rd International Conference on Nano/Molecular Medicine and Engineering (NANOMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tainan, Taiwan. pp.112-115, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NANOMED.2009.5559106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989687v1</w:t>
+                <w:t xml:space="preserve">hal-02434690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of diamond micro-transducers for bio-chemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13713,311 +13713,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio diamond microelectrode array for neuronal activity measurements</w:t>
+                <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnauron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Patrick Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Mer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2007, the 18th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides and Silicon Carbide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434396v1</w:t>
+                <w:t xml:space="preserve">hal-00277675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sangouard</w:t>
+                <w:t xml:space="preserve">High aspect ratio diamond microelectrode array for neuronal activity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonnauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond 2007, the 18th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides and Silicon Carbide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.1399-1404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00277675v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of synthetic MPCVD diamond for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14079,503 +14079,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
+                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Poussot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karthik Kannappan</w:t>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
+              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425240v1</w:t>
+                <w:t xml:space="preserve">hal-02435412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Kannappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, France. pp.21-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440162v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
+              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435412v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.995-998, </w:t>
@@ -14607,282 +14607,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435451v1</w:t>
+                <w:t xml:space="preserve">hal-00189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Phommahaxay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Claudine Vasseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1288-1291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189257v1</w:t>
+                <w:t xml:space="preserve">hal-02435451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated saw filter into a silicon passive integration connecting substrate</w:t>
               </w:r>
@@ -15127,90 +15127,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mask fabrication process of vacuum microelectronics components and preliminary characterization results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Digest of the 18th International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.368-369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15270,51 +15270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15582,51 +15582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of RF signal power on tunable MEMS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15718,64 +15718,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of diamond micro-cantilever using a novel process based on silicon moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16544,103 +16544,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Conditioning Effect on Vacuum Microelectronics Components Fabricated by Deep Reactive Ion Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16827,51 +16827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>