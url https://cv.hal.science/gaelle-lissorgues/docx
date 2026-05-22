--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -606,76 +606,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural tissue-microelectrode interaction: Brain micromotion, electrical impedance, and flexible microelectrode insertion</w:t>
+                <w:t xml:space="preserve">An Intracortical Polyimide Microprobe with piezoelectric-based Stiffness Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Sharafkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Kouzani</w:t>
+                <w:t xml:space="preserve">Julius Orwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -685,131 +685,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 365, pp.109388. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 89 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4054979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036901v1</w:t>
+                <w:t xml:space="preserve">hal-04036895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intracortical Polyimide Microprobe with piezoelectric-based Stiffness Control</w:t>
+                <w:t xml:space="preserve">Neural tissue-microelectrode interaction: Brain micromotion, electrical impedance, and flexible microelectrode insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Sharafkhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius Orwa</w:t>
+                <w:t xml:space="preserve">Abbas Kouzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -819,82 +819,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 89 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 365, pp.109388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036895v1</w:t>
+                <w:t xml:space="preserve">hal-04036901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous Titanium Nitride electrodes on miniaturised pH sensor for foetal health monitoring application</w:t>
               </w:r>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02897965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Valet</w:t>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diep Nguyen</w:t>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285854v1</w:t>
+                <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114520v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
               </w:r>
@@ -2465,429 +2465,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
+                <w:t xml:space="preserve">Development of Diamond and Silicon MEMS Sensor Arrays with Integrated Readout for Vapor Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Fikar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Maira Possas-Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Descours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (6), pp.1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s17061163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435457v1</w:t>
+                <w:t xml:space="preserve">cea-01792502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Fikar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amandine Testi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (9), pp.3901-3908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-015-2725-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434208v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dedicated Gas Analysis System Based on Resonant MEMS Sensors for Detection of Illicit Substances in Cargo Containers †</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maira Possas</w:t>
+                <w:t xml:space="preserve">Pulse Wave Monitoring for Arterial Stiffness Detection Using a Simple Portable Tonometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro González Losada</w:t>
+                <w:t xml:space="preserve">Nadia Madaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pagazani</w:t>
+                <w:t xml:space="preserve">Amandine Testi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1, </w:t>
+              <w:t xml:space="preserve">, 2017, 1 (4), pp.370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440246v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacing neurons on carbon nanotubes covered with diamond</w:t>
               </w:r>
@@ -2899,2044 +2899,2044 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silke Seyock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.153 -160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6RA20207A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous diamond pouch cell supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Gattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76, pp.31-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diamond.2017.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01803824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Diamond and Silicon MEMS Sensor Arrays with Integrated Readout for Vapor Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Dedicated Gas Analysis System Based on Resonant MEMS Sensors for Detection of Illicit Substances in Cargo Containers †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Possas-Abreu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Pedro González Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Descours</w:t>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (6), pp.1163. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s17061163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01792502v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maati Lahrar</w:t>
+                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.609 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-015-2625-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485134v1</w:t>
+                <w:t xml:space="preserve">hal-01869221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the evolution of boron doped porous diamond electrode on flexible retinal implant by OCT and in vivo impedance spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maati Lahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.032⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15, pp.1943 - 1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868724v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maira Possas</w:t>
+                <w:t xml:space="preserve">Monitoring the evolution of boron doped porous diamond electrode on flexible retinal implant by OCT and in vivo impedance spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myline Cottance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (3), pp.609 - 615. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 69, pp.77 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-015-2625-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869221v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-nanostructured boron-doped diamond for microelectrode array neural interfacing</w:t>
+                <w:t xml:space="preserve">A New Technology of Ultrathin AlN Piezoelectric Sensor for Pulse Wave Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Piret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Hébert</w:t>
+                <w:t xml:space="preserve">A. Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Madaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.021⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.459-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132931v1</w:t>
+                <w:t xml:space="preserve">hal-02434428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic 3D diamond-based electrodes for flexible retinal neuroprostheses: Model, production and in vivo biocompatibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Djilas</w:t>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.07.018⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190753v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D-nanostructured boron-doped diamond for microelectrode array neural interfacing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lesenechal</w:t>
+                <w:t xml:space="preserve">Gaëlle Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pasquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Descamps</w:t>
+                <w:t xml:space="preserve">Jean-Paul Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.173-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190867v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Technology of Ultrathin AlN Piezoelectric Sensor for Pulse Wave Measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthetic 3D diamond-based electrodes for flexible retinal neuroprostheses: Model, production and in vivo biocompatibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bongrain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+                <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.08.668⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434428v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesenechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">Daniel Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delcroix</w:t>
+                <w:t xml:space="preserve">Philippe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257135v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting odorant binding proteins on diamond bio-MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pape Sanoussy Diao</w:t>
+                <w:t xml:space="preserve">Raafa Manai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Protat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+                <w:t xml:space="preserve">F. Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC14102403⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.311-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434422v1</w:t>
+                <w:t xml:space="preserve">hal-01005176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Protat</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pape Sanoussy Diao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 55, pp.129-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC14102403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01104660v1</w:t>
+                <w:t xml:space="preserve">hal-02434422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
+                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERM13110704⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932475v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting odorant binding proteins on diamond bio-MEMS</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Ghassemi</w:t>
+                <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maira Possas Abreu</w:t>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.311-317. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2014.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM13110704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005176v2</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer la vision de patients aveugles avec des prothèses rétiniennes : Résultats cliniques et défis futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lorach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,64 +5013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,453 +5128,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural modelling of MEMS oscillators and phase noise simulation</w:t>
+                <w:t xml:space="preserve">Multichannel Boron Doped Nanocrystalline Diamond Ultramicroelectrode Arrays: Design, Fabrication and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Papin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+                <w:t xml:space="preserve">Raphael Kiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Masson</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-012-9853-4⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.7669-7681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s120607669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435438v1</w:t>
+                <w:t xml:space="preserve">hal-02434398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel Boron Doped Nanocrystalline Diamond Ultramicroelectrode Arrays: Design, Fabrication and Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s120607669⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, January 2012, 54 (1), pp.164-168 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.26470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434398v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Behavioural modelling of MEMS oscillators and phase noise simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, January 2012, 54 (1), pp.164-168 </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 (1), pp.11-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.26470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-012-9853-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438497v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Passive Pressure Sensor for Continuously Measuring the Intraocular Pressure in Glaucomatous Patients</w:t>
               </w:r>
@@ -5688,346 +5688,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00685354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new design for rotational, tunable wideband RF MEMS capacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Pagazani</w:t>
+                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nicole</w:t>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystem Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 17 (4), pp.513-522. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00542-011-1226-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435465v1</w:t>
+                <w:t xml:space="preserve">hal-00740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">A new design for rotational, tunable wideband RF MEMS capacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Agnès</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microsystem Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (4), pp.513-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00542-011-1226-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00740839v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realisation and characterisation of mass-based diamond micro-transducers working in dynamic mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,64 +6112,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Original Rotational RF MEMS Based on Multi-Varactors on a Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,64 +6255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D shaped mechanically flexible diamond microelectrode arrays for eye implant applications: The MEDINAS project Matrices d’électrodes en diamant pour l’interfaçage neuronal appliqué à la suppléance fonctionnelle (MEDINAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6415,51 +6415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Fougerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6510,51 +6510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of DNA denaturation on B-NCD coated diamond micro-cantilevers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Uetsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,64 +6785,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective nucleation in silicon moulds for diamond MEMS fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6862,51 +6862,51 @@
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19 (7), </w:t>
+              <w:t xml:space="preserve">, 2009, 19 (7), pp.074015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/7/074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7483,51 +7483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Placko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7760,51 +7760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of full diamond implant for neural prosthesis: set-up and results over an equivalent 10-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7866,256 +7866,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux micro- et nanotechnologies pour la réalisation de capteurs pour applications médicales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wearable Bio-Impedance Analysis for Hydration Monitoring in Medical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rousseau Lionel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valentin Helias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Francais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Inacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journées pédagogiques du CNFM, JPCNFM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP54218.2021.9568666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653443v1</w:t>
+                <w:t xml:space="preserve">hal-03543744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearable Bio-Impedance Analysis for Hydration Monitoring in Medical Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction aux micro- et nanotechnologies pour la réalisation de capteurs pour applications médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16ème journées pédagogiques du CNFM, JPCNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Saint Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543744v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reconfigurable antenna for enhancing the magnetic coupling in WPT</w:t>
               </w:r>
@@ -8354,550 +8354,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impedance spectroscopy on cell cultured microelectrode arrays as an in-vitro tool for retinal implant monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01921186v1</w:t>
+                <w:t xml:space="preserve">hal-02151558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance spectroscopy on cell cultured microelectrode arrays as an in-vitro tool for retinal implant monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.8394229, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151558v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01921186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Koffi Gbafa</w:t>
+                <w:t xml:space="preserve">Characterization of Retinal Pigmented Epithelium Cells Density on a MicroElectrode Array Using Impedance Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Boutzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fradot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691652v1</w:t>
+                <w:t xml:space="preserve">hal-01795844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Retinal Pigmented Epithelium Cells Density on a MicroElectrode Array Using Impedance Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+                <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Gbafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795844v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent input and output impedances in HF RFID system including resonator</w:t>
               </w:r>
@@ -8935,51 +8935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
@@ -9147,77 +9147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9320,51 +9320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9409,559 +9409,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Manufacturing technologies for UHF RFID epidermal antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Amendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Marrocco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.914-917, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555768v1</w:t>
+                <w:t xml:space="preserve">hal-02435462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing technologies for UHF RFID epidermal antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Rousseau</w:t>
+                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetano Marrocco</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gerard Garrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.914-917, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435462v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of T-shaped A1N membrane based on thin film elongation acoustic resonator</w:t>
               </w:r>
@@ -9973,51 +9973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lardet-Vieudrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10064,64 +10064,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting volatile organic compounds using a resonant microcantilever-based system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Possas Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farbod Ghassemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10192,852 +10192,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01913396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
+                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691587v1</w:t>
+                <w:t xml:space="preserve">hal-01691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
+                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691602v1</w:t>
+                <w:t xml:space="preserve">hal-01691597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
+                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691609v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
+                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691597v1</w:t>
+                <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency profile measurement system for microcantilever-array based gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.7160999, </w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01912721v1</w:t>
+                <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency profile measurement system for microcantilever-array based gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France. pp.7160999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2015.7160999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159000v1</w:t>
+                <w:t xml:space="preserve">cea-01912721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RF tunable Agile Filter: From component to system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11121,667 +11130,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">SU-8 microchannels for live cell dielectrophoresis improvements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikar Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Pioufle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193603v1</w:t>
+                <w:t xml:space="preserve">hal-01159000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroElectrode Array (MEA), a way to access to the Neural code for in-vitro and in-vivo applications, principle and fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maira Possas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-1, </w:t>
+              <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442931v1</w:t>
+                <w:t xml:space="preserve">hal-01891791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiP design flow and 3D DRC for MEMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Analytical crossing lines modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 17th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.12-13, </w:t>
+              <w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440466v1</w:t>
+                <w:t xml:space="preserve">hal-02439829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical crossing lines modeling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MicroElectrode Array (MEA), a way to access to the Neural code for in-vitro and in-vivo applications, principle and fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2014 9th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Santorini, Greece. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439829v1</w:t>
+                <w:t xml:space="preserve">hal-02442931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and micromechanical characterization of polycrystalline diamond microcantilevers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farbod Ghassemi</w:t>
+                <w:t xml:space="preserve">SiP design flow and 3D DRC for MEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schropfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Cannes, France. </w:t>
+              <w:t xml:space="preserve">2014 IEEE 17th International Symposium on Design and Diagnostics of Electronic Circuits &amp; Systems (DDECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.12-13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIP.2014.7056658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891791v1</w:t>
+                <w:t xml:space="preserve">hal-02440466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in recording and stimulation of living neural network based on original micro-electrode array (MEA) developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myline Cottance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Nazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11865,493 +11865,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond micro-electrode arrays (MEAs): A new route for in-vitro applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lesenechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pagazani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01842332v1</w:t>
+                <w:t xml:space="preserve">hal-02437447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord by Electrical Microstimulations Driven by an Artificial CPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International IEEE EMBS Conference on Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, United States. Papers No. 0079</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Pagazani</w:t>
+                <w:t xml:space="preserve">Diamond micro-electrode arrays (MEAs): A new route for in-vitro applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myline Cottance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Nazeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau Lionel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 Symposium on Design, Test, Integration and Packaging of MEMS/MOEMS (DTIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437447v1</w:t>
+                <w:t xml:space="preserve">cea-01842332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Locomotor-Like Activity in the Isolated Rat Spinal Cord by Electrical Microstimulations Driven by an Artificial CPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Joucla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Levi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR multielectrode systems &amp; signal processing for neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France</w:t>
@@ -12393,77 +12393,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft 3D retinal implants with diamond electrode a way for focal stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Djilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12508,325 +12508,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01887750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical actuation and detection of MEMS resonators: Behavioral modeling and phase noise simulations</w:t>
+                <w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Papin</w:t>
+                <w:t xml:space="preserve">Keren Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Levy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Frequency Control Symposium (FCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FCS.2012.6243656⟩</w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nice, France. pp.154-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435458v1</w:t>
+                <w:t xml:space="preserve">hal-00778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical actuation and detection of MEMS resonators: Behavioral modeling and phase noise simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Papin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bosseboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Filippo Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Nice, France. pp.154-159, </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Frequency Control Symposium (FCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Baltimore, United States. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FCS.2012.6243656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778186v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12907,90 +12907,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13174,51 +13174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13263,800 +13263,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00808458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive measurement of blood flow using magnetic disturbance method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chee Teck Phua</w:t>
+                <w:t xml:space="preserve">Realization and characterization of diamond micro-transducers for bio-chemical sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on Biomedical and Pharmaceutical Engineering (ICBPE 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICBPE.2009.5384098⟩</w:t>
+              <w:t xml:space="preserve">Eurosensors XXIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Federale de Lausanne, Sep 2009, Lausanne, Switzerland. pp.754-757, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434696v1</w:t>
+                <w:t xml:space="preserve">hal-02437442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurie Valbin</w:t>
+                <w:t xml:space="preserve">Measurement of Blood Pressure using magnetic method of blood pulse acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Teck Phua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE 3rd International Conference on Nano/Molecular Medicine and Engineering (NANOMED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tainan, Taiwan. pp.112-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NANOMED.2009.5559106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00989687v1</w:t>
+                <w:t xml:space="preserve">hal-02434690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Blood Pressure using magnetic method of blood pulse acquisition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chee Teck Phua</w:t>
+                <w:t xml:space="preserve">Modeling and fabrication of piezoelectric aluminium nitride resonator and its application in oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mareschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Valbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE 3rd International Conference on Nano/Molecular Medicine and Engineering (NANOMED)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Denver, United States. pp.565-568, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2009.5285387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NANOMED.2009.5559106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02434690v1</w:t>
+                <w:t xml:space="preserve">hal-00989687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and characterization of diamond micro-transducers for bio-chemical sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">Non-invasive measurement of blood flow using magnetic disturbance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chee Teck Phua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors XXIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Federale de Lausanne, Sep 2009, Lausanne, Switzerland. pp.754-757, </w:t>
+              <w:t xml:space="preserve">2009 International Conference on Biomedical and Pharmaceutical Engineering (ICBPE 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Singapore, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proche.2009.07.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICBPE.2009.5384098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437442v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
+                <w:t xml:space="preserve">High aspect ratio diamond microelectrode array for neuronal activity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sangouard</w:t>
+                <w:t xml:space="preserve">M. Bonnauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Bourouina</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond 2007, the 18th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides and Silicon Carbide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Berlin, Germany. pp.1399-1404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2007.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277675v1</w:t>
+                <w:t xml:space="preserve">hal-02434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio diamond microelectrode array for neuronal activity measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+                <w:t xml:space="preserve">A Novel Piezoelectric Microtransformer for Autonmous Sensors Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sangouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2007, the 18th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, Nitrides and Silicon Carbide</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.42-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02434396v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of synthetic MPCVD diamond for MEMS applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th MicroMechanics Europe Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Aachen, Germany</w:t>
@@ -14079,1138 +14079,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+                <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Perrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Français</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
+              <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.995-998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435412v1</w:t>
+                <w:t xml:space="preserve">hal-02437456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karthik Kannappan</w:t>
+                <w:t xml:space="preserve">Towards a frequency-selective microwave power limiter for defense and aerospace applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
+              <w:t xml:space="preserve">2007 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.1614-1617, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2007.4405519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425240v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+                <w:t xml:space="preserve">MEMS-based reconfigurable antenna for Ka band applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Poussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Kannappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Perrais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
+              <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Edinburgh, France. pp.21-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/ic.2007.0952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440162v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Optical Gas Sensor Based on Micromachined Silicon Plasma Igniters and Image Processing</w:t>
+                <w:t xml:space="preserve">Via-Free Interconnection in Quasi-Hermetic Wafer-Level Packaging for RF-MEMS Applications and 3D Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Perrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Français</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDUCERS 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.995-998, </w:t>
+              <w:t xml:space="preserve">Transducers 2007 - 2007 International Solid-State Sensors, Actuators and Microsystems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lyon, France. pp.2063-2066, </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SENSOR.2007.4300570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437456v1</w:t>
+                <w:t xml:space="preserve">hal-02440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Phommahaxay</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Claudine Vasseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.1288-1291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2006.281232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00189257v1</w:t>
+                <w:t xml:space="preserve">hal-02435451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Fully Passive Ku-Band Power Limiter using RF-MEMS Technologies and Vacuum Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Phommahaxay</w:t>
+                <w:t xml:space="preserve">SURFACE CONDITIONING EFFECT ON VACUUM MICROELECTRONICS COMPONENTS FABRICATED BY DEEP REACTIVE ION ETCHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DTIP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Stresa, Lago Maggiore, Italy. 5 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435451v1</w:t>
+                <w:t xml:space="preserve">hal-00189257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated saw filter into a silicon passive integration connecting substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+                <w:t xml:space="preserve">Integration of SAW filter on PICS substrate using polymer sealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C.E van Grunsven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Eurosensor conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 Ph.D. Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Otranto, Italy. pp.421-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2006.1689984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00165716v1</w:t>
+                <w:t xml:space="preserve">hal-02437452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of SAW filter on PICS substrate using polymer sealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Poulichet</w:t>
+                <w:t xml:space="preserve">Integrated saw filter into a silicon passive integration connecting substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Verjus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Grunsven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 Ph.D. Research in Microelectronics and Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Eurosensor conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Göteborg, Sweden. pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RME.2006.1689984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02437452v1</w:t>
+                <w:t xml:space="preserve">hal-00165716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single mask fabrication process of vacuum microelectronics components and preliminary characterization results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Phommahaxay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Digest of the 18th International Vacuum Nanoelectronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Oxford, United Kingdom. pp.368-369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15238,144 +15238,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF signal power on tunable MEMS passive components</w:t>
+                <w:t xml:space="preserve">Influence of RF signal power on tunable MEMS capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Cruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference - IMOC 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Foz do Iguacu, Brazil. pp.533-536, </w:t>
+              <w:t xml:space="preserve">33rd European Microwave Conference, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp.663-666, </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMOC.2003.1244916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2003.341040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436975v1</w:t>
+                <w:t xml:space="preserve">hal-02434705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable RF MEMS microinductors for future communication systems</w:t>
               </w:r>
@@ -15459,248 +15459,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a loop array layer on a micro-inductor for future RF MEMS components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of RF signal power on tunable MEMS passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Cruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Microwave</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Munich, Germany. </w:t>
+              <w:t xml:space="preserve">2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference - IMOC 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Foz do Iguacu, Brazil. pp.533-536, </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2003.1262210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMOC.2003.1244916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435455v1</w:t>
+                <w:t xml:space="preserve">hal-02436975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF signal power on tunable MEMS capacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicole</w:t>
+                <w:t xml:space="preserve">Effects of a loop array layer on a micro-inductor for future RF MEMS components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles-Marie Tassetti</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European Microwave Conference, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Munich, Germany. pp.663-666, </w:t>
+              <w:t xml:space="preserve">33rd European Microwave</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2003.341040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2003.1262210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434705v1</w:t>
+                <w:t xml:space="preserve">hal-02435455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15718,103 +15718,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of diamond micro-cantilever using a novel process based on silicon moulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, and Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sitges, Spain. https://www.sciencedirect.com/science/article/pii/S0925963509001307?via%3Dihub</w:t>
@@ -16583,64 +16583,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16827,51 +16827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05536690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Wilfinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Zhang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;gardin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2024.111335" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umme Tabassum Sarah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fran&#231;ais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24113619" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421424v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Journet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3321075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20221011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Sharafkhani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Orwa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Adams" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Long" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054979" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kouzani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036910v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Journet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911738" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Boutzen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Alviset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fradot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112469" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897965v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2020.112180" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439759v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fikar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgiev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Holubova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lysak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10544-017-0253-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas-Abreu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farbod Ghassemi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Descours" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17061163" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Fikar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Pioufle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2725-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Madaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Testi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040370" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744182v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Seyock" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maybeck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA20207A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803824v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gattout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2017.04.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440246v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonz&#225;lez Losada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040601" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869221v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-015-2625-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868724v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myline Cottance" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.06.032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bongrain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Valbin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.668" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01132931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Piret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mazellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.02.021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01190753v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Djilas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.07.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791334v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lorach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bensoman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2013008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434398v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Kiran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120607669" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435438v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Papin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-012-9853-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A11E2B40461BBBED7549D9995E46944A3E68423A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00685354v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435465v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicole" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-011-1226-x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WJ5KC788-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.12.067" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F80R4NM8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439824v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rousseau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2011.01.032" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mareschal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Loiseau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Fougerat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1441" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uetsuka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valbin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201000049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D64N4V7G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439707v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Joucla" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074010" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E0CCC9506FA2B031596C8E5E824A459DAEEF2453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692940v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/7/074015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JNW5G4F-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312861v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Georgel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Grunsven" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2007.07.029" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HWK5RSG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693750v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martoglio" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877429" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434700v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bensetti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bihan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Tassetti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.846284" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693798v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Martoglio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Picon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.20992" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLP3SDW7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434717v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cruau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Placko" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marius Ionescu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-005-0055-1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7BA4AE9D8A613B6A2D6D98F8FE02D3AE0792E673/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692957v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Tassetti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilles" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/14/9/003" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1JWBHD3M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543744v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Helias" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Francais" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Inacio" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP54218.2021.9568666" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653443v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousseau Lionel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourouina" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151558v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795844v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040530" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435462v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Amendola" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palombi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Marrocco" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824493" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lardet-Vieudrin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514867" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913396v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massiel Habchi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2016.7514883" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01912721v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160999" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437463v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdaoui" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schropfer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vinh-Dinh" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2015.7160974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159000v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikar Pavel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891791v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2014.7056658" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442931v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850655" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440466v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868754" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980781v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Nazeer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Joucla" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573645" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966012v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ambroise" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Levi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01842332v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966014v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887750v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bendali" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Transducers.2013.6626996" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435458v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Papin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Levy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bosseboeuf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Fabbri" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2012.6243656" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439711v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chee Teck Phua" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_329" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F7321598F85E4D007B6C1447FC74B89B4C57D99B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14515-5_325" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2009.07.188" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434690v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANOMED.2009.5559106" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989687v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2009.5285387" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434696v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBPE.2009.5384098" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434396v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2007.12.065" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K107CBRC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277675v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sangouard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Bourouina" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460475v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437456v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Phommahaxay" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrais" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300300" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435412v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2007.4405519" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425240v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Kannappan" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2007.0952" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440162v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSOR.2007.4300570" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vasseure" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2006.281232" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189257v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Phommahaxay" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicole" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437452v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Georgel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Verjus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.E van Grunsven" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulichet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2006.1689984" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165716v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440267v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2005.1619639" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cruau" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Marie Tassetti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.341040" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434418v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gilles" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244918" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436975v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2003.1244916" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435455v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2003.1262210" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458147v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437459v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delrieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ho&#235;l" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phua" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-4220-1_12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434721v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gokana" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02913-9_55" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436840v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Yvert" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92841-6_194" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B8DD0FAAC9A3254603A54EF7EE0A2C4B3B29802/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476812v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lemarquand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e3095" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-2651-5_36" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579595v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437467v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>