--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>