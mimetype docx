--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>