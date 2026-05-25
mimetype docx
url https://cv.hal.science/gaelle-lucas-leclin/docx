--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëlle Lucas-Leclin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire Charles Fabry (Université Paris-Saclay/CNRS/Institut d'Optique)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time acousto-optic imaging using a high peak power long-pulsed illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fligliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.528953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of micropulse semiconductor amplifiers for water vapor differential absorption lidars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (2), pp.489-492. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.481895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-index quantum-barrier single-pass tapered semiconductor optical amplifiers for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (6), pp.065018. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab804e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered amplifiers for efficient non-linear conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (2), pp.928. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.000928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power quasi continuous wave tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (20), pp.27891. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.027891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rear-side resonator architecture for the passive coherent combining of high-brightness laser diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen-Moldovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (5), pp.950-953. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.000950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise dual-frequency laser for compact Cs atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (20), pp.3817-3823. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2014.2318179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent dual-frequency emission of a vertical external-cavity semiconductor laser at the cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (14), pp.1218 - 1220. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2199103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow line width operation of a 980 nm gain guided tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (2), pp.1131-1137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external cavities for the passive phase locking of high-brightness diode laser arrays: theoretical and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.1289-1299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (19), pp.3810-3812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam superposition of ten diode lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (10), pp.1515-1517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable Single-frequency operation of a diode-pumped Vertical-External Cavity Laser at the Caesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.315-321. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3361-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Simulation of Next-Generation High-Power, High-Brightness Laser Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slawomir Sujecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhichao Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (3), pp.993-1008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue laser emission by intracavity second harmonic generation in Nd:ASL pumped by a tapered amplifier laser diode stabilized by a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3079-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple and general method to calculate the dispersion properties of complex and aberrated stretchers-compressors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Zaouter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitris N. Papadopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 25 (5), pp.754-762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00533396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-line coherently-combined tapered laser diodes in a Talbot external cavity with a volume Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 93 (21), pp.211102. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3036896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Of A Low-Threshold Vecsel Emitting At 852 Nm For Cesium Atomic Clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (2-4), pp.167-173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-007-9170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesper Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 91 (3-4), pp.493-498. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-008-3034-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency CW Vertical External Cavity Surface Emitting Semiconductor Laser at 1003 nm and 501nm by Intracavity Frequency Doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.503-510. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00340-006-2499-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power multimode fiber amplifier with wavefront reshaping for high beam quality recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.233-243. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency doubling of an efficient continuous wave single-mode Yb-doped fiber laser at 978 nm in a periodically-poled MgO:LiNbO3 waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (18), pp.6974-6979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral beam combining of a single-mode 980-nm laser array for pumping Erbium-doped fiber amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Salet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (4), pp.738-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part I: Theoretical analysis and wavefront measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1217-1234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffraction limited polarized emission from a multimode Yb fiber amplifier after nonlinear beam converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29 (9), pp.989-991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal Lensing in Diode-Pumped Ytterbium Lasers - Part II: evaluation of quantum efficiencies and thermo-optic coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (9), pp.1235-1243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally narrowed amplified spontaneous emission source at 977 nm based on a single-mode ytterbium-doped fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16 (9), pp.2021-2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond laser source at 1 MHz with continuous tunability in the visible red band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 220, pp.187-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-compression and Raman soliton generation in a photonic crystal fiber of 100-fs pulses produced by a diode-pumped Yb-doped oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim M. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42 (33), pp.6768-6770. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.42.006768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal lensing measurements in diode-pumped Yb-doped GdCOB, YCOB, YSO, YAG and KGW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Fichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.129-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-wave diode-pumped solid-state laser with an intracavity fiber Bragg grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (30), pp.6356-6359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00700644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode-pumped self-frequency doubling Nd:GdCa4O(BO3)3 lasers : towards green microchip lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérica Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Charlotte Auzanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 17 (9), pp.1526-1530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of four semiconductor optical amplifiers for high-peak-power acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich (Allemagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMAGERIE ACOUSTO-OPTIQUE DE MILIEUX DIFFUSANTS ÉPAIS AU MOYEN D'UNE SOURCE LASER HAUTE PUISSANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherently combined high-brightness semiconductor amplifiers for a water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO : Applications and Technology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose, United States. pp.AW3H.3, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2023.AW3H.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of pulsed tapered amplifiers for water vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Neuchatel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’amplificateurs à semiconducteur pour Lidar DIAL H20 aéroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2022 - 9ème édition du congrès d'optique de la SFO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO - Société Française d'Optique, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high-power laser semiconductor sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent Superposition of Pulsed High-Brightness Tapered Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of frequency doubling efficiency by coherent beam combining of high power diode laser amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IONS (International OSA Network of Students) Scandinavia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High power single-mode 488 nm emission by second harmonic generation of coherently-combined high-brightness tapered lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.B. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhotons 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining architectures for high-brightness laser diodes (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.49-50, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2017.8261095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining architectures for high power tapered laser arrays (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2017, LASE, High-Power Diode Laser Technology XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100860O, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise measurement and modeling of a dual-frequency VECSEL at cesium clock wavelength (Oral)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Goldfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nessrine Guerchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang-Hoong Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Bretenaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beijing, China. pp.Th1.9, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2017.8168649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’amplificateurs à semiconducteur de forte brillance pour la combinaison cohérente en architecture MOPA (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG-JCOM </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of high brightness semiconductor laser amplifiers for coherent beam combining (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International OSA Network of Students (IONS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of high power tapered (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Coventry, United Kingdom. pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency laser sources for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guérandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on compact and miniature atomic clocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-power operation of coherently coupled tapered laser diodes in an external cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2016, LASE, High-Power Diode Laser Technology and Applications XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Fransisco, United States. pp.97330I, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2211613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d’une barrette de diodes laser en cavité interférométrique (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, JNOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration du piégeage cohérent d’atomes de césium avec un VECSEL bifréquence et bipolarisé (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2016, COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two high-brightness laser diodes phase-locked by a Michelson-type external cavity (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference (CLEO®/Europe-EQEC 2015),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur à 852 nm bifrequence pompé optiquement pour les horloges atomiques CPT (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two high-brightness tapered laser diodes in a Michelson external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop VECSEL </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separate phase-locking and coherent combining of two laser diodes in a Michelson cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2015, LASE, Conference on High-Power Diode Laser Technology and Applications XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93480P, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2079314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a high purity microwave signal from a dual-frequency op-vecsel for cpt-based atomic clocks (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium On Optronics In Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: 2014 European Frequency and Time Forum (EFTF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchatel, Switzerland. pp.212-215, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF.2014.7331468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03743663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of optically pumped semiconductor chips at 850 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week - International Conference in Indium Phosphide and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of two laser diodes phase-locked by an external Michelson cavity (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of high purity microwave signal from a dual-frequency OP-VECSEL (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE 2014 - Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.89660L, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2041669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-purity microwave signal from a dual-frequency semiconductor laser for CPT atomic clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Frequency &amp; Time Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques à CPT (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Club Optique &amp; MicroOndes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de phase pour la combinaison cohérente passive de diodes de puissance (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la thermique dans les structures actives des lasers vecsels à 850 NM (Orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francaise d'Optique. 13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852 nm for CPT-based Cs clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Laser Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on VECSELs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the thermal properties of semiconductor chips at 850 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gozhyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-cross-polarized-frequency VECSEL at 852nm for CPT-based Cs clocks (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Ghozyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid State Lasers (ASSL 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BRIDLE Project: High Brilliance Diode Lasers for Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Unger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Larkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Traub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Coventry, United Kingdom. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission bifréquence d'un laser à semiconducteur en cavité externe à 852 nm pour les horloges atomiques a césium (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13) Société Francaise d'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable high-purity microwave signal generation from a dual-frequency VECSEL at 852 nm (orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West'13 LASE '13 Vertical External Cavity Surface Emitting Lasers (VECSELs) III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. pp.86060S, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2014240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE '12 / Vertical External Cavity Surface Emitting Semiconductor Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, xx, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency emission in a compact semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th EPS-QEOD EUROPHOTON CONFERENCE "Solid State, Fibre, and Waveguide Coherent Light Sources"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03724598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent beam combining of quantum-cascade lasers with a Dammann grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shailendra Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West '12 / OPTO - Novel in-plane semiconductor lasers XI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.8277-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual frequency VECSEL at 852 nm for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the single-frequency operation of a short vertical external-cavity semiconductor laser at 852 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LASE - Vertical External Cavity Surface Emitting Lasers (VECSELs)II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.82420F, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.908738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunable dual-frequency laser source for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of quantum-cascade lasers with a binary phase grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lehoucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bansropun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies for Optical Countermeasures VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Czech Republic. pp.81870D</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser à semiconducteur en cavité externe bipolarisé et bifréquence pour les horloges atomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLOQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00618007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency optically pumped semiconductor vertical external cavity laser at 852nm for Cs atomic clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral narrowing of a 980nm tapered diode laser bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepak Vijayakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bjarlin Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M. Petersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Thestrup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, United States. pp.791814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of diode lasers in external cavity configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bloom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Larat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency operation of a vertical external cavity semiconductor laser for coherent population trapping cesium atomic clocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Barrientos-Barria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola A. Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed single-mode Yb-doped fibre amplifier around 976 nm: numerical modelling and experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, San Francisco, United States. pp.75802W-75802W-8, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.845487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal conversion of a phase-locked extended-cavity diode laser array into a single lobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Emaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien de Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe ; Semiconductor Lasers and Laser Dynamics IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77200P 1 -77200P 7, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.854464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental study of a high-power narrow-line phase-locked tapered lasers array in external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Bragg grating external-cavity designs for coherent emission of an array of tapered diode lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Topical Meeting on Lasers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Capri, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External-cavity designs for phase-coupled laser diode arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Diode Lasers and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency Diode-Pumped Vertical-External Cavity Laser at the Caesium D line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-diffraction limited emission from an array of tapered laser diodes in volume Bragg grating external cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Calligaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-stabilized tapered laser diodes in an external talbot cavity: simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.71981L</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee Ytterbium: modele numerique et etude experimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplification d'impulsions autour de 976 nm dans une fibre monomode dopee ytterbium: modèle numerique et etude expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bouchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Evaluation of a Wavelength-stabilized Talbot Cavity with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sorrento, Italy. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC.2008.4636029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPACT AND ROBUST SINGLE-FREQUENCY DIODE-PUMPED VECSEL AT THE CESIUM D2 LINE FOR ATOMIC CLOCKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Dimarcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diode pumping of Nd:ASL and its frequency doubling for blue emission around 450 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Erbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.87112, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.769125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency diode-pumped semiconductor laser tuned on a Cesium transition: frequency stability and linewidth study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhoton Solid state and Fiber coherent Light sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-frequency tunable VECSEL around the Cesium D2 line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cocquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.687112.1-687112.9, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.763119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Coherent Combining and Wavelength Stabilization of Tapered Lasers with a Volume Bragg Grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Krakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, x, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">900 nm Emission of a Nd:ASL Laser Pumped by an Extended-Cavity Tapered Laser Diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pabœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Solid-State Photonics, Poster Session III (WB20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Frequency High-Power Continuous-Wave Oscillation at 1003 nm of an Optically Pumped Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacquemet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Strassner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings SPIE Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Strasbourg, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00081543v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength Stabilization of Extended-Cavity Tapered Lasers with Volume Bragg Gratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark T. Kelemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Sumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 µs - 100 Hz coherent beam combining of laser amplifiers for Fourier transform acousto-optic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Figliolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ramaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Tualle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unconventional Optical Imaging IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. SPIE, pp.68, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une architecture laser pour un microlidar troposphérique aérosols/vapeur d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Bommelaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Weinzaepflen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mariage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de neurones convolutifs pour la mesure des aberrations d’un système optique à partir de sa réponse percussionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Hirschauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Réseau Optique et Photonique « FUTURoTOP : évolutions en photonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers &amp; Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures de pompage pour l'émission bifréquence d'un laser VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04415350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente d'amplificateurs semiconducteurs & conversion non-linéaire dans le visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Toulouse 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the noise properties of a dual-frequency VECSEL for compact Cs atomic clocks (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Holleville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Guerandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West LASE, Conference on Vertical External Cavity Surface Emitting Lasers (VECSELs) V </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. Proc. SPIE, 9349, pp.93490S, 2015, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2077663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive coherent combining of two tapered laser diodes in an interferometric external cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Power Laser Diode Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD.2015.7439670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison cohérente de diodes laser mises en phase par une cavité externe de type Michelson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combination of microsecond-pulse tapered amplifiers for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Marque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTO - Novel In-Plane Semiconductor Lasers XXII, Proc. SPIE 12440, Novel In-Plane Semiconductor Lasers XXII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12440, pp.124400L, 2023, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2647246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining progress on diode lasers and tapered amplifiers at 808 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Mourikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blume Gunnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Maaßdorf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Fricke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Paschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High-Power Diode Laser Technology XX, Photonics West 2022, SPIE proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11983, pp.119830D, 2022, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2609598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsecond-pulse master oscillator – power amplifier at 828 nm for a water-vapor differential absorption lidar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Isabel Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chazette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Totems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISLC 2021 - 27th International Semiconductor Laser Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, pp.1-2, 2021, 2021 27th International Semiconductor Laser Conference (ISLC), </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISLC51662.2021.9615895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress on a Highly Compact Cesium CPT Clock Based on a Dual-Frequency VECSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Frequency Control Symposium jointly with the 35th European Time and Frequency Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Joint European Frequency and Time Forum and International Frequency Control Symposium, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EFTF/IFCS52194.2021.9604241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-pass tapered semiconductor optical amplifiers and modules for efficient coherent beam combining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunnar Blume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Feise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnim Ginolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2021, OPTO, Novel In-Plane Semiconductor Lasers XX, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11705, pp.117050M, 2021, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Frequency VECSEL for a compact CPT clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Cotxet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gredat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gutty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaya Baili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Optronics in Defence and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03734843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent progress in brightness scaling by coherent beam combining of tapered amplifiers for efficient high power frequency doubling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M T Jamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A K Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O B Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West - LASE : High-Power Diode Laser Technology XVII, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10900, pp.109000O, 2019, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2508443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent beam combining of tapered amplifiers under QCW regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Niemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Crump</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-24, 2019, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact module for high power coherent beam combining of tapered amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hamperl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lucas-Leclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE High Power Diode Lasers and Systems Conference (HPD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-34, 2019, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HPD48113.2019.8938676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of high brightness tapered lasers in Master Oscillator Power Amplifier configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Albrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winterfeldt M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE 2018, High-Power Diode Laser Technology XVI, SPIE Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10514, pp.105140T, 2018, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2288337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId347"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fligliolia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Janicot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lucas-Leclin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.528953" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922039v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.481895" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Albrodt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niemeyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elattar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hamperl" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blume" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab804e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T Jamal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K Hansen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B Jensen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blume" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.000928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332526v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Crump" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.027891" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01282939v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen-Moldovan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Decker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.000950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01060557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Camargo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Danet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holleville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guerandel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2014.2318179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00713194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola A. Camargo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Barrientos-Barria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaya Baili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Morvan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2199103" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Vijayakumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bjarlin Jensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pab&#339;uf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00589260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Thestrup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00625622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bloom" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Larat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lehoucq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bansropun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Emaury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cocquelin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3361-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90176CCEE63E28A2798A9CCACFA0B47AEBEAED1C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00528924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Sujecki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Zhang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Sumpf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3079-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-47WG3JZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Zaouter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris N. Papadopoulos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523602v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Krakowski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3036896" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522804v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-007-9170-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18D71HRQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00522807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Holm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Andersen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-008-3034-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacquemet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Domenech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dion" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-006-2499-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X8WZWTWZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.02.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4W2L51SK-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bouchier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Maillard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousselet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709888v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balembois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709884v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00709881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761298v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim M. Hansen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.42.006768" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fichot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00700644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rica Aug&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charlotte Auzanneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Figliolia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04254276v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2023.AW3H.3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Isabel Liu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789821v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Totems" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872441" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416563v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Jamal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Albrodt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Hansen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.B. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jamal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01737611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2017.8261095" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01586235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crump" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252125" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Goldfarb" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nessrine Guerchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Hoong Chow" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bretenaker" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2017.8168649" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01589561v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01755123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Decker" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winterfeldt M." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gu&#233;randel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01566024v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Doyen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2211613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583695v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01583907v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tricot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guerandel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171402v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Doyen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ramirez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Janicot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256970v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Danet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Holleville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerandel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Baili" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256938v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256921v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2079314" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074041v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF.2014.7331468" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074039v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Gozhyk" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafosse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01086072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959737v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041669" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074037v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959738v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leveque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843542v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735291v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ghozyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00959742v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gozhyk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Janicot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lafosse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00926268v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Ghozyk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01074092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Unger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bull" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larkins" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Traub" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00843530v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822213v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Girard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2014240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00734196v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Morvan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00667820v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Bansropun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673145v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.908738" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822220v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673150v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00618007v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00579994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822191v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Petersen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673142v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00580003v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534725v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.845487" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamare" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854464" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534765v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Calligaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534747v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534775v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00523980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534739v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822233v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534731v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC.2008.4636029" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534717v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Dimarcq" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531355v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Erbert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.769125" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808704v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00531358v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.763119" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00534728v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braun" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142587v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081543v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dion" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Strassner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Weber" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T. Kelemen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893020v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016635" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bommelaer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Weinzaepflen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mariage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04438897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Hirschauer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lejeune" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04428613v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04415350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04300961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01171371v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2077663" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01257023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD.2015.7439670" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01256979v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255296v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marque" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2647246" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04255274v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Mourikis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blume Gunnar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maa&#223;dorf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Fricke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Paschke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2609598" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagarrigue" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISLC51662.2021.9615895" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380588v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cotxet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gutty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS52194.2021.9604241" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04432120v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Blume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Feise" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elattar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnim Ginolas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734843v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gredat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056948v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Jamal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A K Hansen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O B Jensen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Niemeyer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2508443" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109312v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938675" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109319v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPD48113.2019.8938676" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01782283v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2288337" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>