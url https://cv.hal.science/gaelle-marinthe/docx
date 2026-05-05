--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -168,51 +168,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -661,252 +661,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The Chinese virus”: How COVID-19’s transmission context and fear affect negative attitudes toward Chinese people.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antecedents and consequences of COVID-19 conspiracy beliefs: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Marinthe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valerie van Mulukom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotte J Pummerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Alper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimíra Čavojová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pac0000581⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 301, pp.114912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775947v1</w:t>
+                <w:t xml:space="preserve">hal-04342617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antecedents and consequences of COVID-19 conspiracy beliefs: A systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hui Bai</w:t>
+                <w:t xml:space="preserve">“The Chinese virus”: How COVID-19’s transmission context and fear affect negative attitudes toward Chinese people.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimíra Čavojová</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 301, pp.114912. </w:t>
+              <w:t xml:space="preserve">Peace and Conflict: Journal of Peace Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.162-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2022.114912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/pac0000581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04342617v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malleability of laïcité: People with high social dominance orientation use laïcité to legitimize public prayer by Catholics but not by Muslims</w:t>
               </w:r>
@@ -1662,72 +1662,189 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (5), pp.744-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1368430219853352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flags on fire: Consequences of a national symbol’s desecration for intergroup relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Falomir-Pichastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23 (5), pp.744-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1368430219853352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1737,457 +1854,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defensive and secure identities and intergroup relations: implications for advantaged and disadvantaged groups</w:t>
+                <w:t xml:space="preserve">Leadership and Health: the Crucial Role of Defensive and Secure Forms of Social Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medhi Cohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de laboratoire - Université de Genève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Genève (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">Social identity, leadership and health meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeSCuP, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945944v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership and Health: the Crucial Role of Defensive and Secure Forms of Social Identity</w:t>
+                <w:t xml:space="preserve">Defensive and secure identities and intergroup relations: implications for advantaged and disadvantaged groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ballot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social identity, leadership and health meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CeSCuP, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de laboratoire - Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Genève (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945976v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roles of Political Ideology and Political Extremism in Collective Action and Mediating Role of Emotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Kasper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Veillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Collective Action Network Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collective Action Network, Aug 2024, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social judgment of defensive and secure identity in advantaged and disadvantaged targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kader Issack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mollaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques de l’ADRIPS : inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive national identity predicts sacrifice of ingroup profit to maximise the difference between groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarki Gronfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2229,73 +2346,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Annual UK Political Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defensive national identity predicts sacrifice of ingroup profit to maximise the difference between groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarki Gronfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2337,349 +2454,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2023, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux de l’identité défensive pour les groupes désavantagés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de laboratoire de psychologie sociale - Université Catholique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Louvain la Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des identités sociales défensive et sécure chez les groupes structurellement avantagés et désavantagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Laboratoire de Psychologie Sociale (LPS), Université Paris Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance des formes d’identité sociale dans la compréhension des processus intra- et intergroupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Center for Social and Cultural Psychology (CeSCuP), Université libre de Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité sociale : entre effets bénéfiques et délétères. Rôle de la menace et des types d’identité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LAboratoire de Psychologie Sociale et COgnitive (LAPSCO), Université Clermont-Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Identity Processes in Support for Reactionary and Progressive Social Movements Among Advantaged and Disadvantaged Groups. The Role of Collective Narcissism and Secure Ingroup Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2701,175 +2818,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Cislak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Alexander‐grose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flávio Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Society of Political Psychology Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social identity, between beneficial and deleterious effects: The role of threat and types of social identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab seminar of the psychology department, Northumbria University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“They don't make enough of a difference to give up your freedom by wearing one&amp;quot;: Arguments and extremity of anti-maskers in times of COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2911,73 +3028,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Political Psychology Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do it for others! Belongingness in national and family groups and COVID-19 prevention behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2993,73 +3110,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Culture and Psychology UK-Based Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Egham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Understanding of What Constructive Patriotism Means: Implications of a Passive Criticism vs Active Investment in the Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3068,499 +3185,499 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medhi Cohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Political Psychology Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2020, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don't touch my flag! The role of patriotisms in hypersensitivity to the attack on a national symbol and implications for intergroup relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Early Career Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When intragroup protest impacts intergroup attitudes: Patriotism, hypersensitivity to flag burning and intergroup implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Political Psychology Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISPP, Jul 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National symbol desecration and identity defense strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Falomir-Pichastor Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jul 2018, Louvain la Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identity Issues and Integration Models: Intergroup Reaction to Deviance Towards a National Symbol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIPS, Jun 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deviance Towards a National Symbol and Prejudicial Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3576,51 +3693,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFP, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3630,51 +3747,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We’re all the same: Collective narcissists’ cross-national support for Putin and Russian military attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3690,51 +3807,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Social Psychology General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3744,102 +3861,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus sur l'impact de l'appartenance sociale sur les comportements préventifs pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bègue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de psychologie sociale : La science des interactions humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.551-552, 2024, 9782807341388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3849,51 +3966,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise and fall of social identity: collective narcissism and its consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3902,139 +4019,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les symboles nationaux, vecteurs d’unité ? Le rôle des drapeaux nationaux dans l’attachement au groupe national et les relations intergroupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Kamiejski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04946068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4044,147 +4161,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Israël, Gaza et le Liban, il y a une symétrie d’humanité. Mais une asymétrie de puissance. Lettre ouverte de psychologues et neurobiologistes pour la paix au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khamassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Niv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dezecache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Bault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Reicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4194,51 +4311,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We’re all the Same: Collective Narcissists’s Cross-National Support for Putin and Russian Military Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4247,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4301,114 +4418,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psycho-sociale des dégradations de symboles nationaux : conséquences sur les relations intergroupes, implication de l’identification et des patriotismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Rennes 2, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020REN20003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02937852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4476,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3819C431"/>
+    <w:nsid w:val="E8140711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4707,51 +4824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-marinthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1969-1783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249052172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88160242869852431193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cislak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stronge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Cristea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kutlaca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.04.068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki Gronfeldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231185406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marinthe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000581" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie van Mulukom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte J Pummerer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Alper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;ra &#268;avojov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114912" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kasper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Alexander&#8208;grose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01696-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430219853352" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945944v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Messaoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ballot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945957v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veill&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342704v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342866v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342880v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342872v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946000v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946033v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Falomir-Pichastor Juan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946050v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342808v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946068v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342827v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02937852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaelle-marinthe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1969-1783" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/249052172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/88160242869852431193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945882v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cislak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Stronge" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Azevedo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjso.12790" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948748v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Cristea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kutlaca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.04.068" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342501v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarki Gronfeldt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/19485506231185406" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.761" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie van Mulukom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotte J Pummerer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Alper" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Bai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;ra &#268;avojov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.114912" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775947v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Marinthe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pac0000581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Cohu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Kasper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Maisonneuve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Test&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342582v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Alexander&#8208;grose" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2885" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344168v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Kamiejski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-01696-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Falomir-Pichastor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430219853352" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Messaoud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Ballot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945944v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veill&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342684v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kader Issack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chekroun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mollaret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342736v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342841v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342746v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio Azevedo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342778v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946000v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946022v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946006v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Falomir-Pichastor Juan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946050v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945918v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05360970v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khamassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Niv" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Bault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Reicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342827v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02937852v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020REN20003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>