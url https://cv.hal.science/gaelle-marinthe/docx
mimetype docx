--- v1 (2026-05-05)
+++ v2 (2026-05-31)
@@ -4593,51 +4593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8140711"/>
+    <w:nsid w:val="D4A1FE4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>