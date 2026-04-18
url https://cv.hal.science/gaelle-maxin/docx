--- v1 (2026-03-26)
+++ v2 (2026-04-18)
@@ -66,3221 +66,3355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low drying temperature has negligible impact but defatting increases in vitro rumen digestibility of insect meals, with minor changes on fatty acid biohydrogenation</w:t>
+                <w:t xml:space="preserve">Opinion Paper: Working on alternative methods in experimental animal sciences. Experience from the case of fistulated ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Renna</w:t>
+                <w:t xml:space="preserve">L Chavinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Lussiana</w:t>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Valérie Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Gasco</w:t>
+                <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.64. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40104-025-01199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153613v1</w:t>
+                <w:t xml:space="preserve">hal-05558317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of protein and forage source on performance, and splanchnic and mammary net fluxes of nutrients in lactating dairy cows</w:t>
+                <w:t xml:space="preserve">Low drying temperature has negligible impact but defatting increases in vitro rumen digestibility of insect meals, with minor changes on fatty acid biohydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.E. Galindo</w:t>
+                <w:t xml:space="preserve">Manuela Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Ouellet</w:t>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maxin</w:t>
+                <w:t xml:space="preserve">Carola Lussiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martineau</w:t>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Pellerin</w:t>
+                <w:t xml:space="preserve">Laura Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 107 (11), pp.9262-9276. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2024-24922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-025-01199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651197v1</w:t>
+                <w:t xml:space="preserve">hal-05153613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser une diversité de biomasses pour répondre aux enjeux techniques, environnementaux et sociétaux des élevages de ruminants</w:t>
+                <w:t xml:space="preserve">Effects of protein and forage source on performance, and splanchnic and mammary net fluxes of nutrients in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">C.E. Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Decruyenaere</w:t>
+                <w:t xml:space="preserve">D.R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+                <w:t xml:space="preserve">G. Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rouillé</w:t>
+                <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Heuzé</w:t>
+                <w:t xml:space="preserve">D. Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (1), pp.7478. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (11), pp.9262-9276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2024-24922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520217v1</w:t>
+                <w:t xml:space="preserve">hal-04651197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
+                <w:t xml:space="preserve">Valoriser une diversité de biomasses pour répondre aux enjeux techniques, environnementaux et sociétaux des élevages de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Salis</w:t>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Virginie Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (1), pp.7478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249771v1</w:t>
+                <w:t xml:space="preserve">hal-04520217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des échantillons d'urine pour l'analyse d'azote par la méthode Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milka Popova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839945v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-fat insect meals in ruminant nutrition: in vitro rumen fermentation characteristics and lipid biohydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Lussiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40104-022-00792-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03927543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">M. Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Andueza</w:t>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648619v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Cornu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Hélène Rapey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01144⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.205-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02900610v1</w:t>
+                <w:t xml:space="preserve">hal-03648619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carotenoid, Tocopherol, and Phenolic Compound Content and Composition in Cover Crops Used as Forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laverroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Production Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/an19091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (23), pp.6286-6296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.0c01144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569981v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Time and Method of Storage on the Chemical Composition, Pepsin-Cellulase Digestibility, and Near-Infrared Spectra of Whole-Maize Forage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Cover crops as alternative forages for ruminants: nutritive characteristics, in vitro digestibility, methane and ammonia production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corentin Gervais</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app9245390⟩</w:t>
+              <w:t xml:space="preserve">Animal Production Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (6), pp.823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/an19091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569204v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+                <w:t xml:space="preserve">The Effect of Time and Method of Storage on the Chemical Composition, Pepsin-Cellulase Digestibility, and Near-Infrared Spectra of Whole-Maize Forage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angélique Torrent</w:t>
+                <w:t xml:space="preserve">Charlène Barotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (24), pp.5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9245390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621430v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures dérobées : des fourrages de qualité nutritive intéressante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of including bioactive legumes in grass silage on digestion parameters, nitrogen balance and methane emissions in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueli Wyss</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Copani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.626-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01875838v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appliquer les méthodes d’évaluation multicritère aux rations des ruminants : identification des critères à évaluer et des indicateurs à mesurer sur les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (3), pp.255-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévoir la valeur alimentaire des fourrages issus d’intercultures et de mélanges céréales-protéagineux ensiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Les cultures dérobées : des fourrages de qualité nutritive intéressante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 233, pp.47-54</w:t>
+              <w:t xml:space="preserve">, 2018, 233, pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02621694v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of intercropping vetch (Vicia sativaL.), field pea (Pisum sativumL.) and triticale (X Triticosecale) on dry-matter yield, nutritive and ensiling characteristics when harvested at two growth stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prévoir la valeur alimentaire des fourrages issus d’intercultures et de mélanges céréales-protéagineux ensiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grass and Forage Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.47-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604154v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of intercropping vetch (Vicia sativaL.), field pea (Pisum sativumL.) and triticale (X Triticosecale) on dry-matter yield, nutritive and ensiling characteristics when harvested at two growth stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Grass and Forage Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (4), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfs.12277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639675v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les besoins de recherche sur la valeur des fourrages pour les ruminants ? Analyse d'avis d'experts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The multiple advantages of using forage legumes to feed ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 221, pp.69-76</w:t>
+              <w:t xml:space="preserve">, 2016, 227, pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632245v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can milk fat changes be predicted from nutrient flows in dairy cows? Design and evaluation of an empirical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quels sont les besoins de recherche sur la valeur des fourrages pour les ruminants ? Analyse d'avis d'experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.69-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210581v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradability of dry matter, crude protein, and amino acids in soybean meal, canola meal, corn, and wheat dried distillers grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Can milk fat changes be predicted from nutrient flows in dairy cows? Design and evaluation of an empirical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Lapierre</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2012-6392⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.46-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644658v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fat and fatty acid content and composition of forages: A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 185 (1-2), pp.19 - 34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2013.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of substitution of soybean meal by canola meal or distillers grains in dairy rations on amino acid and glucose availability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ruminal degradability of dry matter, crude protein, and amino acids in soybean meal, canola meal, corn, and wheat dried distillers grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lapierre</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. R. Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dairy Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 96 (12), pp.7806-7817. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 96 (8), pp.5151 - 5160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2012-6392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2013-6976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646697v1</w:t>
+                <w:t xml:space="preserve">hal-02644658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water intake and excretion flows in Holstein dairy cows under thermoneutral conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of substitution of soybean meal by canola meal or distillers grains in dairy rations on amino acid and glucose availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ouellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S175173111200047X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96 (12), pp.7806-7817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2013-6976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210316v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined effects of trans-10,cis-12 conjugated linoleic acid, propionate, and acetate on milk fat yield and composition in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Prediction of water intake and excretion flows in Holstein dairy cows under thermoneutral conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Khelil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2010-3844⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (10), pp.1662-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S175173111200047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645064v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of milk fat concentration and yield to nutrient supply in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Combined effects of trans-10,cis-12 conjugated linoleic acid, propionate, and acetate on milk fat yield and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731111000206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (4), pp.2051-2059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2010-3844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644090v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of trans-10, cis-12 conjugated linoleic acid and propionic acid on milk fat content and composition in dairy cows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Response of milk fat concentration and yield to nutrient supply in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029910000233⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (8), pp.1299-1310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111000206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662464v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Additive effects of trans-10, cis-12 conjugated linoleic acid and propionic acid on milk fat content and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 77, pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029910000233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of feed intake on heat production and protein and fat deposition in milk-fed veal calves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (4), pp.557-567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731108003777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3290,2355 +3424,2355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graulet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829834v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Dou</w:t>
+                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829762v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defatted insect meals: impact on in vitro ruminal fermentation and lipid biohydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Coppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lussiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04192782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser une diversité de biomasses pour répondre aux enjeux techniques, environnementaux et sociétaux des élevages de ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Heuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03897983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh-Chi Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+                <w:t xml:space="preserve">Prediction of the in vivo organic matter digestibility of cereal-legume intercrops silages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the in vivo organic matter digestibility of cereal-legume intercrops silages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743641v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bastien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792856v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792691v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision de la teneur en matières grasses et de la composition en acides gras des fourrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d’un indicateur de l’effet inhibiteur des acides gras polyinsaturés sur la matière grasse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des flux d'eau consommée et excrétée par les vaches laitières en conditions de thermoneutralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive effects of propionate, trans10,cis12-CLA and acetate on milk fat production and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denvers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets additifs du trans10,cis12-CLA et de l'acide propionique sur la sécrétion de matière grasse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02750821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive effects of trans10,cis12-CLA and propionic acid on milk fat content and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamberton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire les variations de la matière grasse du lait de vache à partir des variations de flux digestifs consécutives à des changements d'alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de prévision du bilan carbone d'une vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5648,2480 +5782,2480 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude collaborative des performances des laboratoires en France pour l’analyse de la dégradabilité enzymatique de l’azote en 1h (DE1) de tourteaux d’oléagineux – analyse de la dispersion spécifique sur matrice tourteau de soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dakar (Sénégal), Sénégal. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwardeen, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyphenol content and antioxidant activity of a network of French pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro alternative to the in sacco method to determine ruminal starch degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Arias-Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.849, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral forage value in the INRAE feeding system for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.966, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286514v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral forage value in the INRAE feeding system for ruminants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.966, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236653v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Salis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la mesure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Delaby</w:t>
+                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175967v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins contained in tropical tannin-rich plants influence early attachment of rumen microbial communities associated to fiber degradation and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selective herbicides on the effective degradability of nitrogen of forages issued from two permanent grasslands across the first growth cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Baizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a first set of criteria for a multicriteria evaluation of diets for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acid content and composition of forages in the new INRA feed tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive composition, carotenoid, tocopherol and tannin contents of cover crops used as forage plants for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laverroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Meeting on Mountain Cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. 164p, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry matter intake and in vivo digestibility of different cereal-legume intercrops mixtures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 2016, The multiple roles of grassland in the European bioeconomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA feed tables and prediction equations for forage quality evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode enzymatique Haut Débit de prévision de la digestibilité des fourrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Quereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of amino acids to glucose and lactose synthesis in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Ouellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Academic Publishers, 2013, Energy and protein metabolism and nutrition in sustainable animal production. 4th International Symposium on Energy and Protein Metabolism and Nutrition Sacramento, California, USA 9-12 September 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a proxy for the inhibiting effects of polyunsaturated fatty acids on milk fat in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix (Colorado), United States. Journal of Animal Science, 90 (Suppl. 3), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative predictions of free water intake, urine volume and fecal water excretion in dairy cows under thermoneutral condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of several nutrients on dairy cow milk fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver (Colorado), United States. Elsevier, Journal of Dairy Science, 89 (e- supplément 1), 2010, 2010 JAM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8131,1821 +8265,1821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-260, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages. 1. un échantillonnage soigné</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2018</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789910v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Milk fat content and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785692v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat content and composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages. 1. un échantillonnage soigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928108v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tables Inra de la valeur des aliments utilisés en France et dans les régions tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for feed evaluation and databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA feed tables used in France and temperate areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taux butyreux et composition de la matière grasse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmidely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hurtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congo grass (Brachiaria ruziziensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creeping indigo (Indigofera spicata and Indigofera hendecaphylla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimson clover (Trifolium incarnatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common needle grass (Aristida adscensionis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Heuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9955,973 +10089,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série de 30 fiches-résultats de recherche à visée opérationnelle issue du PSDR New-DEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages 3. Le calcul de la valeur alimentaire de son fourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïse Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages 2. La bonne analyse pour caractériser son fourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aloïse Celerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Elevage en Auvergne : un Levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves 4 pages An 2 Projet PSDR New-DEAL. Diversité de l'élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonhiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10931,339 +11065,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet PSDR new-DEAL « Diversité de l’Elevage en Auvergne : un Levier de durabilité pour la transition agroécologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VetAgroSup; IFCE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation du logiciel PrevAlim version 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMR herbivores. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11273,114 +11407,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de prédiction de la matière grasse du lait basé sur les flux de nutriments chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11527,51 +11661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153613v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gasco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01199-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maxin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24922" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7478" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00792-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569204v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gervais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245390" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875838v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Wyss" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12277" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6392" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644306v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.06.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6976" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000206" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662464v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029910000233" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE36239C9FDBB563B4ACEF34B404B1527560F4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renna" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lussiana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasco" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897983v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heuze" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743641v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754251v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752153v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manzini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;guier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baizan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739508v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746289v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744668v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coquard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794273v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/286" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/247" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014948v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/504" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163094v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753653v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807057v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01199-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maxin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00792-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gervais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Wyss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.06.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000206" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029910000233" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE36239C9FDBB563B4ACEF34B404B1527560F4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lussiana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heuze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;guier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738028v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baizan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754252v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coquard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/286" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/247" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/504" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>