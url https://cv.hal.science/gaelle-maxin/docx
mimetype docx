--- v2 (2026-04-18)
+++ v3 (2026-05-10)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Boyer Des Roches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 20 (4), pp.101799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -770,291 +770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-fat insect meals in ruminant nutrition: in vitro rumen fermentation characteristics and lipid biohydrogenation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Morgavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milka Popova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-022-00792-2⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927543v1</w:t>
+                <w:t xml:space="preserve">hal-03839945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial colonisation of tannin-rich tropical plants: Interplay between degradability, methane production and tannin disappearance in the rumen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full-fat insect meals in ruminant nutrition: in vitro rumen fermentation characteristics and lipid biohydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Lussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (8), pp.100589. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2022.100589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-022-00792-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03839945v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 New-DEAL : La diversité des élevages d'herbivores : des clefs d'adaptation pour l'avenir</w:t>
               </w:r>
@@ -1700,286 +1700,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appliquer les méthodes d’évaluation multicritère aux rations des ruminants : identification des critères à évaluer et des indicateurs à mesurer sur les aliments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les cultures dérobées : des fourrages de qualité nutritive intéressante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herremans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli Wyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 233, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621821v1</w:t>
+                <w:t xml:space="preserve">hal-01875838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cultures dérobées : des fourrages de qualité nutritive intéressante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herremans</w:t>
+                <w:t xml:space="preserve">Appliquer les méthodes d’évaluation multicritère aux rations des ruminants : identification des critères à évaluer et des indicateurs à mesurer sur les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Férard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3), pp.255-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01875838v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévoir la valeur alimentaire des fourrages issus d’intercultures et de mélanges céréales-protéagineux ensiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decruyenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Férard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,2381 +3398,2631 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of forage conservation on total phenolic concentration and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Portelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
+              <w:t xml:space="preserve">31. General Meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Evora, Portugal. pp.598-600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290605v1</w:t>
+                <w:t xml:space="preserve">hal-05614153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variations in phenolic concentrations and antioxidant activity of permanent pastures according to botanical variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Manoli</w:t>
+                <w:t xml:space="preserve">Céline Peudpiece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lalonde</w:t>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Chassaing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Boudon</w:t>
+                <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
+              <w:t xml:space="preserve">31st general meeting of the European Grassland Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931006v1</w:t>
+                <w:t xml:space="preserve">hal-05614158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nozière</w:t>
+                <w:t xml:space="preserve">Effect of forage conservation on carotenoid and tocopherol content and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Telly Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">8. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FBN, Sep 2025, Rostock-Warnemünde, Germany. pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829762v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Noziere</w:t>
+                <w:t xml:space="preserve">Practices and advices provided to farmers in mineral and vitamin supplementation. A sociotechnical study in Auvergne Rhone-Alpes French dairy farms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lalonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.512-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829834v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defatted insect meals: impact on in vitro ruminal fermentation and lipid biohydrogenation</w:t>
+                <w:t xml:space="preserve">Some Advances in Research in Ruminant Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Renna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauro Coppa</w:t>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lussiana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gasco</w:t>
+                <w:t xml:space="preserve">Paul Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sommet de l'Elevage 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cournon d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192782v1</w:t>
+                <w:t xml:space="preserve">hal-04829762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valoriser une diversité de biomasses pour répondre aux enjeux techniques, environnementaux et sociétaux des élevages de ruminants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Decruyenaere</w:t>
+                <w:t xml:space="preserve">Recherches d’alternatives à l’utilisation des ruminants fistulés (Alterfi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Macheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Heuze</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.153-163</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897983v1</w:t>
+                <w:t xml:space="preserve">hal-04829834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defatted insect meals: impact on in vitro ruminal fermentation and lipid biohydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Coppa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+                <w:t xml:space="preserve">C. Lussiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">L. Gasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
+              <w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198080v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the in vivo organic matter digestibility of cereal-legume intercrops silages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valoriser une diversité de biomasses pour répondre aux enjeux techniques, environnementaux et sociétaux des élevages de ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Decruyenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aline Le Morvan</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rouille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Heuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.153-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743641v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+                <w:t xml:space="preserve">Les ontologies et leurs applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Agabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+                <w:t xml:space="preserve">Linh-Chi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
+              <w:t xml:space="preserve">Séminaire à l'UMR1348 PEGASE Physiologie, Environnement et Génétique pour l'Animal et les Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01356577v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rénovation des systèmes d’unités d’alimentation pour les ruminants : Systali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Apr 2016, Tours, France. 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743517v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+                <w:t xml:space="preserve">Prediction of the in vivo organic matter digestibility of cereal-legume intercrops silages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+                <w:t xml:space="preserve">Yves Arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792691v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les différents intérêts des légumineuses pour l’alimentation animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Férard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées AFPF, Les légumineuses fourragères et prairiales : quoi de neuf ?,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792856v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision de la teneur en matières grasses et de la composition en acides gras des fourrages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atouts des ressources prairiales pour les ruminants, au-delà de leur valeur alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Niderkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">René Baumont</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne A. Farruggia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire réseau Prairies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750013v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d’un indicateur de l’effet inhibiteur des acides gras polyinsaturés sur la matière grasse du lait de vache</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les apports en Acides Aminés Digestibles dans l’Intestin (AADI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Buonocore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'automne - Systali - Les systèmes d'unités d'alimentation des ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Zootechnie (AFZ). FRA., Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748488v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des flux d'eau consommée et excrétée par les vaches laitières en conditions de thermoneutralité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévision de la teneur en matières grasses et de la composition en acides gras des fourrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faverdin</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Doreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749947v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of propionate, trans10,cis12-CLA and acetate on milk fat production and composition in dairy cows</w:t>
+                <w:t xml:space="preserve">Identification d’un indicateur de l’effet inhibiteur des acides gras polyinsaturés sur la matière grasse du lait de vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Denvers, United States</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754251v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets additifs du trans10,cis12-CLA et de l'acide propionique sur la sécrétion de matière grasse laitière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des flux d'eau consommée et excrétée par les vaches laitières en conditions de thermoneutralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750821v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive effects of trans10,cis12-CLA and propionic acid on milk fat content and composition in dairy cows</w:t>
+                <w:t xml:space="preserve">Additive effects of propionate, trans10,cis12-CLA and acetate on milk fat production and composition in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2010 Joint Annual Meeting ADSA®, PSA, AMPA, CSAS, WSASAS, ASAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Denvers, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752153v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire les variations de la matière grasse du lait de vache à partir des variations de flux digestifs consécutives à des changements d'alimentation</w:t>
+                <w:t xml:space="preserve">Effets additifs du trans10,cis12-CLA et de l'acide propionique sur la sécrétion de matière grasse laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Rulquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751451v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Additive effects of trans10,cis12-CLA and propionic acid on milk fat content and composition in dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédire les variations de la matière grasse du lait de vache à partir des variations de flux digestifs consécutives à des changements d'alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Glasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Rulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modèle de prévision du bilan carbone d'une vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brunschwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vermorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5782,449 +6032,449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude collaborative des performances des laboratoires en France pour l’analyse de la dégradabilité enzymatique de l’azote en 1h (DE1) de tourteaux d’oléagineux – analyse de la dispersion spécifique sur matrice tourteau de soja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Manzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauvion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Francophones Légumineuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Dakar (Sénégal), Sénégal. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential health value of alternative plant resources explored as feed for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwardeen, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of polyphenol content and antioxidant activity of a network of French pasture grasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Peudpièce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Meurlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. General Meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Leeuwarden, Netherlands. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in vitro alternative to the in sacco method to determine ruminal starch degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Arias-Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,1026 +6489,1026 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 34, pp.849, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral forage value in the INRAE feeding system for ruminants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Manoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.966, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236653v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineral forage value in the INRAE feeding system for ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Maxin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.966, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04175967v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
+                <w:t xml:space="preserve">An integrated tool to apply the INRA2018 feeding system in ruminant rationing: INRAtion®V5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, 29, pp.333, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249538v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of practices and advisors in mineral and vitamin supplementation of dairy farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+                <w:t xml:space="preserve">Adaptation of urine samples for nitrogen analysis by the Dumas methode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Salis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Torrent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Le Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.719, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">Journées de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sètes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286514v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of grazing dairy system and breed on monthly variation of milk minerals and heat stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Delaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Tobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Guinard-Flament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal. Book of abstracts, 28, pp.339, Book of abstracts of the 73rd annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins contained in tropical tannin-rich plants influence early attachment of rumen microbial communities associated to fiber degradation and methane production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moufida Rira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucette Genestoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Torrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Graviou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milka Popova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12 International Symposium on Gut Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, On line conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04175746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du stress oxydant sur les performances, la robustesse et la santé des animaux de rente et sur la qualité de leurs produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Fontagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selective herbicides on the effective degradability of nitrogen of forages issued from two permanent grasslands across the first growth cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Baizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a first set of criteria for a multicriteria evaluation of diets for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7287,181 +7537,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of fatty acid content and composition of forages in the new INRA feed tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic F. Glasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. EGF general meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Cork, Ireland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritive composition, carotenoid, tocopherol and tannin contents of cover crops used as forage plants for ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7503,198 +7753,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Meeting on Mountain Cheese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Padova, Italy. 164p, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry matter intake and in vivo digestibility of different cereal-legume intercrops mixtures in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Emile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. General meeting of the European Grassland Federation (EGF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway. Wageningen Academic Publishers, Grassland Science in Europe, 21, 2016, The multiple roles of grassland in the European bioeconomy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INRA feed tables and prediction equations for forage quality evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7723,168 +7973,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode enzymatique Haut Débit de prévision de la digestibilité des fourrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Quereuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. Institut de l'Elevage, Rencontres autour des Recherches sur les Ruminants, 2016, Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of amino acids to glucose and lactose synthesis in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7913,73 +8163,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sacramento, United States. Academic Publishers, 2013, Energy and protein metabolism and nutrition in sustainable animal production. 4th International Symposium on Energy and Protein Metabolism and Nutrition Sacramento, California, USA 9-12 September 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding a proxy for the inhibiting effects of polyunsaturated fatty acids on milk fat in dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8008,87 +8258,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA/ASAS Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Phoenix (Colorado), United States. Journal of Animal Science, 90 (Suppl. 3), 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative predictions of free water intake, urine volume and fecal water excretion in dairy cows under thermoneutral condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Khelil Khelil-Arfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8116,73 +8366,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom. Cambridge University Press, Advances in Animal Biosciences, 2 (2), 2011, Proceedings of the 8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effects of several nutrients on dairy cow milk fat content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8211,51 +8461,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAM Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Denver (Colorado), United States. Elsevier, Journal of Dairy Science, 89 (e- supplément 1), 2010, 2010 JAM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8265,51 +8515,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plant bioactive compounds to reduce greenhouse gas emissions from farmed ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8318,1768 +8568,1768 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Niderkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Eugène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing greenhouse gas emissions from livestock production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-260, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/as.2020.0077.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages. 1. un échantillonnage soigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785692v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fat content and composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation de la valeur des aliments et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928108v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages. 1. un échantillonnage soigné</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Milk fat content and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2018</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789910v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tables Inra de la valeur des aliments utilisés en France et dans les régions tempérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for feed evaluation and databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 640 p., 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA feed tables used in France and temperate areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taux butyreux et composition de la matière grasse laitière</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Ferlay</w:t>
+                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786871v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+                <w:t xml:space="preserve">Taux butyreux et composition de la matière grasse laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmidely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
+              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4ème ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928123v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul de la valeur des aliments pour ruminants : tables et équations de prévision</w:t>
+                <w:t xml:space="preserve">Calculation of feed values in INRA system: feed tables and prediction equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chapoutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inra, 2018. Alimentation des ruminants : Apports nutritionnels - Besoins et réponses des animaux - Rationnement - Tables des valeurs des aliments</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 728 p., 2018, 978-2-7592-2867-6</w:t>
+              <w:t xml:space="preserve">INRA Feeding System for Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, 2018, 978-90-8686-292-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786443v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congo grass (Brachiaria ruziziensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creeping indigo (Indigofera spicata and Indigofera hendecaphylla)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crimson clover (Trifolium incarnatum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common needle grass (Aristida adscensionis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Heuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lebas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feedipedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inra - Cirad - AFZ - FAO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10089,287 +10339,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
+                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Andueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vollet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04968061v1</w:t>
+                <w:t xml:space="preserve">hal-02965527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus Diversité de l'Elevage en Auvergne</w:t>
+                <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Blanc</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965527v1</w:t>
+                <w:t xml:space="preserve">hal-04968061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série de 30 fiches-résultats de recherche à visée opérationnelle issue du PSDR New-DEAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10378,352 +10628,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages 3. Le calcul de la valeur alimentaire de son fourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+                <w:t xml:space="preserve">Mickaël Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Coquard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître la valeur alimentaire de ses fourrages 2. La bonne analyse pour caractériser son fourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloïse Celerier</w:t>
+                <w:t xml:space="preserve">Mickaël Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Coquard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’Elevage en Auvergne : un Levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10745,317 +10995,317 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brèves 4 pages An 2 Projet PSDR New-DEAL. Diversité de l'élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonhiver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11065,78 +11315,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de fin de projet PSDR new-DEAL « Diversité de l’Elevage en Auvergne : un Levier de durabilité pour la transition agroécologique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Fleurance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11165,239 +11415,239 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE; VetAgroSup; IFCE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'utilisation du logiciel PrevAlim version 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UMR herbivores. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note d’avancement annuel An1 PSDR new-DEAL. Diversité de l’élevage en Auvergne : un levier de durabilité pour la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rapey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11407,114 +11657,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un modèle de prédiction de la matière grasse du lait basé sur les flux de nutriments chez la vache laitière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Maxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02807057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId288"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11661,51 +11911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01199-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maxin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00792-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gervais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Wyss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.06.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000206" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029910000233" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE36239C9FDBB563B4ACEF34B404B1527560F4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192782v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lussiana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897983v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heuze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750013v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754251v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650817v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manzini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;guier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236653v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738028v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baizan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736442v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602326v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744668v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754252v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coquard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daveau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794273v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/286" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/247" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014948v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/504" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163110v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753653v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807057v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-05558317v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chavinskaia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Boyer Des Roches" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101799" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153613v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Renna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Lussiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Morvan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gasco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-025-01199-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651197v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Galindo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Ouellet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maxin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24922" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04520217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Decruyenaere" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Maxin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rouill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7478" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Salis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Torrent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art04" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839945v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Doreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927543v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-022-00792-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648619v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art18" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laverroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c01144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Portelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an19091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Barotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Menanteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gervais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9245390" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Niderkorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Copani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12454" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herremans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis F&#233;rard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Wyss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2328" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decruyenaere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfs.12277" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bastien" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Glasser" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2014.03.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644306v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Glasser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2013.06.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644658v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Ouellet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapierre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2012-6392" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ouellet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lapierre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6976" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111200047X" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2010-3844" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000206" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662464v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029910000233" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE36239C9FDBB563B4ACEF34B404B1527560F4D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003777" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05614153v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Telly Diallo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05614158v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpiece" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Meurlay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05290605v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04931006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lalonde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829762v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nozi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Macheboeuf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192782v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lussiana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gasco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03897983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heuze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356577v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arrigo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743517v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792856v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792691v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Guinard-Flament" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buonocore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749947v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khelil Khelil-Arfa" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750821v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751451v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753590v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chardon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brunschwig" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manzini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tr&#233;guier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauvion" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650806v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Mesbahi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Peudpi&#232;ce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651215v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arias-Benavides" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Barbier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175967v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249538v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Torrent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Morvan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777031v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Horan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Tobin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175746v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Rira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Genestoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Graviou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497716v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738028v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Baizan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734336v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736442v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Doreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606343v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739508v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Emile" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744367v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602326v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Quereuil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746289v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745615v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754252v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Guyader" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2020.0077.13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Celerier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coquard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Daveau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785692v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928108v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791193v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786443v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786871v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785452v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/484" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794273v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/286" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004588v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/247" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014948v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.feedipedia.org/node/504" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163110v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163094v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04753653v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807057v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>