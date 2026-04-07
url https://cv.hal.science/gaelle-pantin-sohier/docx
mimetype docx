--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -220,800 +220,800 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05511127v1</w:t>
+                <w:t xml:space="preserve">hal-05130060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+                <w:t xml:space="preserve">DEXINNOV : une analyse de l'innovation produit en horticulture de l'amont de la filière à l'aval, jusqu'à sa perception par le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
+                <w:t xml:space="preserve">Anne-Laure Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+                <w:t xml:space="preserve">Allan Maignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp. 441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989950v1</w:t>
+                <w:t xml:space="preserve">hal-05382189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Charry</w:t>
+                <w:t xml:space="preserve">Deconstructing Menvertising Stereotypes: A Systematic Review, Research Agenda and Practical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05130060v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXINNOV : une analyse de l'innovation produit en horticulture de l'amont de la filière à l'aval, jusqu'à sa perception par le consommateur</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05382189v1</w:t>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing Menvertising Stereotypes: A Systematic Review, Research Agenda and Practical Implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durif</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.108150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cb.70047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05322374v1</w:t>
+                <w:t xml:space="preserve">halshs-05511127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using advanced mixed methods approaches: Combining PLS-SEM and qualitative studies</w:t>
+                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giampaolo Viglia</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114464⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.3-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354479v1</w:t>
+                <w:t xml:space="preserve">hal-04682000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using advanced mixed methods approaches: Combining PLS-SEM and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werle Carolina</w:t>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Giampaolo Viglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (3), pp.3-11. </w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.114464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682000v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,235 +1318,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue d’un produit alimentaire : une approche qualitative</w:t>
+                <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.128.0035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.29-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658198v1</w:t>
+                <w:t xml:space="preserve">hal-04129489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.29-58. </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129489v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
               </w:r>
@@ -1558,51 +1558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1630,161 +1630,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
+                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue d’un produit alimentaire : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Marie</w:t>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 128 (2), pp.35-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.128.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856225v1</w:t>
+                <w:t xml:space="preserve">hal-03658198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,64 +1857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of design on flower personality: the moderating role of human personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1952,64 +1952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,651 +2037,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34, pp.50-77. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.48-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963222v1</w:t>
+                <w:t xml:space="preserve">hal-02558975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+                <w:t xml:space="preserve">Is less more or a bore? Package design simplicity and brand perception: an application to Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558975v1</w:t>
+                <w:t xml:space="preserve">hal-01963218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is less more or a bore? Package design simplicity and brand perception: an application to Champagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+                <w:t xml:space="preserve">Colour of food as a vector for children’s well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot-Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.09.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963218v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour of food as a vector for children’s well-being</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot-Miltgen</w:t>
+                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0183⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013765v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Valeur perçue des applications mobiles d’aide à l’achat en magasin : une approche hybride par les coûts et les bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.111.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02301958v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue des applications mobiles d’aide à l’achat en magasin : une approche hybride par les coûts et les bénéfices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 111, pp.123-144. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.50-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.111.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556282v1</w:t>
+                <w:t xml:space="preserve">hal-01963222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de L’innovation dans le secteur végétal : enjeux et implications</w:t>
               </w:r>
@@ -2782,282 +2782,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulutustutkimus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01990369v1</w:t>
+                <w:t xml:space="preserve">hal-03148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kulutustutkimus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148874v1</w:t>
+                <w:t xml:space="preserve">hal-01990369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de l’innovation dans le secteur végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,64 +3134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Sensory Attributes and Innovation Through Food Product Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Grohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3251,51 +3251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le secteur traditionnel : l’importance de l’authenticité et de la typicalité perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3336,278 +3336,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From endorsement to celebrity co-branding: Personality transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Ambroise</w:t>
+                <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Brand Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/bm.2014.7⟩</w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01064057v1</w:t>
+                <w:t xml:space="preserve">hal-01963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">From endorsement to celebrity co-branding: Personality transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
+              <w:t xml:space="preserve">Journal of Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/bm.2014.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963444v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01064057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des stimuli informationnels d'un nouveau produit alimentaire sur les réactions affectives et cognitives du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.3-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,51 +3879,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (89)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3958,51 +3958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4142,1253 +4142,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319397v1</w:t>
+                <w:t xml:space="preserve">hal-05331886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Werle Carolina</w:t>
+                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Beillevaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Célia Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331886v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offrir des cadeaux d’occasion : tabou, transgression ou nouvelle norme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">23e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720264v1</w:t>
+                <w:t xml:space="preserve">hal-05576857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does communication media and message content influence vegetarian product choices?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594990v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pimply face, Real beauty - How natural faces can enhance brand authenticity ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does communication media and message content influence vegetarian product choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killiann Leloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061607v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomophagy in Thailand - Perspectives from a researcher, tourists and locals</w:t>
+                <w:t xml:space="preserve">Pimply face, Real beauty - How natural faces can enhance brand authenticity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pantin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Consumer Research (ACR), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610791v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entomophagy in Thailand - Perspectives from a researcher, tourists and locals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research (ACR), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439269v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+                <w:t xml:space="preserve">hal-04384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Charry</w:t>
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505090v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Lombard</w:t>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384642v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,728 +5383,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439117v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919967v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539852v1</w:t>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144678v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,5493 +6180,5480 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04144715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response towards inclusive sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANZMAC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Perth, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632388v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosires Deliza</w:t>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144787v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539864v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosires Deliza</w:t>
+                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144899v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632422v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La publicité libère-t-elle la femme ? Ou l'impact des stéréotypes de rôle sur les effets sociaux et l'attitude envers la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Deleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252792v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252791v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526942v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526941v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allan Maignant</w:t>
+                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260918v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252789v1</w:t>
+                <w:t xml:space="preserve">hal-02526933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796133v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526933v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252787v1</w:t>
+                <w:t xml:space="preserve">hal-03252790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526939v1</w:t>
+                <w:t xml:space="preserve">hal-02526935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526944v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252790v1</w:t>
+                <w:t xml:space="preserve">hal-03252789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526935v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Maignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526902v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526919v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526909v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">6th World Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526912v1</w:t>
+                <w:t xml:space="preserve">hal-02526909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526898v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526914v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526923v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526917v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526927v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526900v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465157v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
+                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963260v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963284v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538807v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963288v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963272v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538871v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joann Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538791v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Favier</w:t>
+                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963304v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963295v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963361v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963297v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963412v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963422v1</w:t>
+                <w:t xml:space="preserve">hal-01963412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Favier</w:t>
+                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963425v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallopel</w:t>
+                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963429v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963436v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963433v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538781v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Fit, Culture and Trust on brand extension evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Henson</w:t>
+                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Marketing Advances Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109910v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust Effects on Brand Extension: A Tale of Two Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Das</w:t>
+                <w:t xml:space="preserve">M. Dotson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Appalachian Research in Business Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Johnson City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pantin</w:t>
+                <w:t xml:space="preserve">The effects of Fit, Culture and Trust on brand extension evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Dotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Society for Marketing Advances Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129258v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur vegetal : une étude qualitative exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11708,155 +11695,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence International Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la couleur sur l’acceptabilité des enfants à gouter un produit alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ACCEPTATION DE L'INNOVATION DANS LE SECTEUR VEGETAL : UNE ETUDE QUALITATIVE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11898,936 +11885,1044 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148635v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097774v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097794v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963452v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885829v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Duniach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075413v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963456v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
+                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
+              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097764v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the marketing actions on the retailer’s price image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectators of Rock’n’Roll concerts, true consum-actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Youth, Brands and Lifestyles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12837,331 +12932,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concreteness level of insect representation on insect food packagings and its effect on product preference and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Focone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect to Feed the Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is my baby's snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of packaging design on product quality and price expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13171,51 +13266,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13224,226 +13319,334 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 5ème édition, 2023, Collection "Topos", 978-2100855599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celebrity endorsement in retailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camal Gallouj et Faïz Gallouj (Eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.363-365, 2025, 9781035319695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035319701.00107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is Using Ornaments Still a Crime? Package Design Complexity and Brand Perception with Application to Champagne Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Krey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Transformation: Marketing Practice in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-42, 2017, AMSWMC 2017, 978-3-319-68749-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68750-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13453,162 +13656,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du flip phone : se libérer de l’hyperconnexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAP.n5mntfagj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe et rap : la bonne formule pour une image de marque plus cool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13629,51 +13832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13683,395 +13886,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of spirulina from French consumers of organic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et marketing des produits alimentaires : quelles sont les perspectives d'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId281"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14218,51 +14421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>