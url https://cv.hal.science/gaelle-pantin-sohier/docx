--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -220,757 +220,757 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130060v1</w:t>
+                <w:t xml:space="preserve">halshs-05511127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEXINNOV : une analyse de l'innovation produit en horticulture de l'amont de la filière à l'aval, jusqu'à sa perception par le consommateur</w:t>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Laroche</w:t>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Maignant</w:t>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art31⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382189v1</w:t>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing Menvertising Stereotypes: A Systematic Review, Research Agenda and Practical Implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
+                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Durif</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cb.70047⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.108150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322374v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">Deconstructing Menvertising Stereotypes: A Systematic Review, Research Agenda and Practical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Consumer Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cb.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989950v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Charry</w:t>
+                <w:t xml:space="preserve">DEXINNOV : une analyse de l'innovation produit en horticulture de l'amont de la filière à l'aval, jusqu'à sa perception par le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Maignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Widehem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp. 441-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05511127v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
+                <w:t xml:space="preserve">Using advanced mixed methods approaches: Combining PLS-SEM and qualitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werle Carolina</w:t>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampaolo Viglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.114464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682000v1</w:t>
+                <w:t xml:space="preserve">hal-04354479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using advanced mixed methods approaches: Combining PLS-SEM and qualitative studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marketing et alimentation : nourrir le champ de nouveaux possibles [Éditorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giampaolo Viglia</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 172, pp.114464. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (3), pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07673701241264918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354479v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
               </w:r>
@@ -1318,473 +1318,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
+                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue d’un produit alimentaire : une approche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 128 (2), pp.35-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.128.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129489v1</w:t>
+                <w:t xml:space="preserve">hal-03658198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.29-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1386/ijfd_00035_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856225v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
+                <w:t xml:space="preserve">Comment l’expérience antérieure avec les insectes favorise l’acceptation de l’entomophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.111-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154434v1</w:t>
+                <w:t xml:space="preserve">hal-03856225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue d’un produit alimentaire : une approche qualitative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, N° 128 (2), pp.35-61. </w:t>
+              <w:t xml:space="preserve">Journal of Consumer Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (5), pp.505-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.128.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JCM-12-2020-4289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658198v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1857,64 +1857,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of design on flower personality: the moderating role of human personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1952,64 +1952,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des produits carnés : une étude du signal « élevé au pâturage » sur le packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 373, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,2611 +2037,2623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.48-73. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.50-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558975v1</w:t>
+                <w:t xml:space="preserve">hal-01963222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is less more or a bore? Package design simplicity and brand perception: an application to Champagne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Cognitive acceptance mechanisms of discontinuous food innovations: The case of insects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.09.013⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.48-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570718791785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963218v1</w:t>
+                <w:t xml:space="preserve">hal-02558975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour of food as a vector for children’s well-being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Is less more or a bore? Package design simplicity and brand perception: an application to Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot-Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0183⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013765v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colour of food as a vector for children’s well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Caroline Lancelot-Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-08-2017-0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02301958v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur perçue des applications mobiles d’aide à l’achat en magasin : une approche hybride par les coûts et les bénéfices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.111.0123⟩</w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2019.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556282v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02301958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+                <w:t xml:space="preserve">Valeur perçue des applications mobiles d’aide à l’achat en magasin : une approche hybride par les coûts et les bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111, pp.123-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.111.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370118782449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963222v1</w:t>
+                <w:t xml:space="preserve">hal-03556282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de L’innovation dans le secteur végétal : enjeux et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (4), pp.97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulutustutkimus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de l’innovation dans le secteur végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Sensory Attributes and Innovation Through Food Product Labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Grohmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Products Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10454446.2014.1000435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le secteur traditionnel : l’importance de l’authenticité et de la typicalité perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77, pp.63-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.077.63.84⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From endorsement to celebrity co-branding: Personality transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Brand Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (4), pp.273-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/bm.2014.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01064057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des stimuli informationnels d'un nouveau produit alimentaire sur les réactions affectives et cognitives du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.3-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du packaging sur les associations fonctionnelles et symboliques de l'image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.53-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737010902400203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Investigation of the Product's Package as an Antecedent of Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Marketing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1 (1), pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la couleur sur la perception des traits de personnalité de la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, n° 196, pp. 19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (90)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la déconnexion volontaire à la transformation collective : une analyse d’experts des leviers de sobriété numérique chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes, nouvelles stars des assiettes ? Quand la science ouverte s’anime pour ouvrir l’appétit du grand public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Issartial</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492457v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Werle Carolina</w:t>
+                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romane Beillevaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331886v1</w:t>
+                <w:t xml:space="preserve">hal-05319397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les insectes, nouvelles stars des assiettes ? Quand la science ouverte s’anime pour ouvrir l’appétit du grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Lesieur</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Manet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Drazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Issartial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">24èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319397v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offrir des cadeaux d’occasion : tabou, transgression ou nouvelle norme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05576857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does communication media and message content influence vegetarian product choices?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killiann Leloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,73 +4668,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pimply face, Real beauty - How natural faces can enhance brand authenticity ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4738,8191 +4750,8407 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entomophagy in Thailand - Perspectives from a researcher, tourists and locals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for Consumer Research (ACR), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Charry</w:t>
+                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505090v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Lombard</w:t>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384642v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439117v1</w:t>
+                <w:t xml:space="preserve">hal-04505090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439269v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144678v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919967v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539852v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
+              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144715v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response towards inclusive sizing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Perth, Australie</w:t>
+              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960302v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response toward inclusive sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539864v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosires Deliza</w:t>
+                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response towards inclusive sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ANZMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Perth, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144899v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Billot</w:t>
+                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632422v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252792v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? Ou l'impact des stéréotypes de rôle sur les effets sociaux et l'attitude envers la marque</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
+                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077732v1</w:t>
+                <w:t xml:space="preserve">hal-03539864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03252791v1</w:t>
+                <w:t xml:space="preserve">hal-04144899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosires Deliza</w:t>
+                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144787v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? Ou l'impact des stéréotypes de rôle sur les effets sociaux et l'attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632388v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252787v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796133v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526933v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526939v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Maignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526944v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252790v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526935v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526942v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252789v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526941v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allan Maignant</w:t>
+                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260918v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526902v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526919v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Social Marketing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gallen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526923v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526917v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
+                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526927v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526912v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526898v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526914v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526900v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465157v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538807v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963272v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963288v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538871v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joann Peck</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538791v1</w:t>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963284v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963260v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Favier</w:t>
+                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963361v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Favier</w:t>
+                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963304v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963295v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963297v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963412v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963422v1</w:t>
+                <w:t xml:space="preserve">hal-01963297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Favier</w:t>
+                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963425v1</w:t>
+                <w:t xml:space="preserve">hal-01963412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Gallopel</w:t>
+                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963429v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538781v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963433v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Effects on Brand Extension: A Tale of Two Countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Das</w:t>
+                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dotson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Appalachian Research in Business Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Johnson City, United States</w:t>
+              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108642v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108668v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of Fit, Culture and Trust on brand extension evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neel Das</w:t>
+                <w:t xml:space="preserve">Mike Dotson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Henson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Marketing Advances Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur vegetal : une étude qualitative exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trust Effects on Brand Extension: A Tale of Two Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence International Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">The Appalachian Research in Business Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Johnson City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963447v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la couleur sur l’acceptabilité des enfants à gouter un produit alimentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Ezan</w:t>
+                <w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Deauville, France</w:t>
+              <w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107495v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ACCEPTATION DE L'INNOVATION DANS LE SECTEUR VEGETAL : UNE ETUDE QUALITATIVE EXPLORATOIRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885825v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur vegetal : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">11ème Conférence International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129258v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la couleur sur l’acceptabilité des enfants à gouter un produit alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+              <w:t xml:space="preserve">11èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148635v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+                <w:t xml:space="preserve">L'ACCEPTATION DE L'INNOVATION DANS LE SECTEUR VEGETAL : UNE ETUDE QUALITATIVE EXPLORATOIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzente</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097774v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097794v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963452v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885829v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075413v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Duniach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963456v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the marketing actions on the retailer’s price image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096814v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
+                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
+              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097764v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The effects of the marketing actions on the retailer’s price image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectators of Rock’n’Roll concerts, true consum-actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Youth, Brands and Lifestyles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12932,331 +13160,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concreteness level of insect representation on insect food packagings and its effect on product preference and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Focone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect to Feed the Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is my baby's snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of packaging design on product quality and price expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13266,104 +13494,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 5ème édition, 2023, Collection "Topos", 978-2100855599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13373,51 +13601,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrity endorsement in retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13440,213 +13668,213 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camal Gallouj et Faïz Gallouj (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.363-365, 2025, 9781035319695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035319701.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Using Ornaments Still a Crime? Package Design Complexity and Brand Perception with Application to Champagne Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Krey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Transformation: Marketing Practice in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-42, 2017, AMSWMC 2017, 978-3-319-68749-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-68750-6_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13656,148 +13884,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du flip phone : se libérer de l’hyperconnexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAP.n5mntfagj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe et rap : la bonne formule pour une image de marque plus cool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13832,51 +14060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13886,395 +14114,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of spirulina from French consumers of organic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et marketing des produits alimentaires : quelles sont les perspectives d'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId281"/>
+      <w:footerReference w:type="default" r:id="rId285"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14421,51 +14649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573050v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00107" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHBJQZF1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>