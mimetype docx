--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -127,353 +127,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
+                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Charry</w:t>
+                <w:t xml:space="preserve">Amélie Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 214, pp.108150. </w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05511127v1</w:t>
+                <w:t xml:space="preserve">hal-04989950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to SHIFT adolescents’ behavior toward alternative proteins? The case of entomophagy</w:t>
+                <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Clauzel</w:t>
+                <w:t xml:space="preserve">Karine Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 214, pp.108150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/BFJ-06-2024-0643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989950v1</w:t>
+                <w:t xml:space="preserve">halshs-05511127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cultural values in the effectiveness of environmental NGO campaigns on sustainable meat consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 214, pp.108150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2025.108150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130060v1</w:t>
@@ -510,51 +510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -640,51 +640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Maignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Widehem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Viglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 172, pp.114464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -878,51 +878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werle Carolina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -956,51 +956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of moderately incongruent rap music endorsers on luxury brand personality and brand coolness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,51 +1112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1246,51 +1246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Reinoso Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Food Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 126 (4), pp.1492-1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1350,51 +1350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 128 (2), pp.35-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1441,51 +1441,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can the design thinking process improve an innovative insect-based food experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1649,51 +1649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Do you eat insects?” Acceptance of insects as food by children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1753,51 +1753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l'acceptation de la consommation d'insectes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2056,51 +2056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes cognitifs d’acceptation d’une innovation alimentaire de discontinuité : le cas des insectes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2277,51 +2277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46, pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2380,51 +2380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colour of food as a vector for children’s well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot-Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2679,51 +2679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de L’innovation dans le secteur végétal : enjeux et implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2794,252 +2794,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kulutustutkimus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Markets in Transition, 2018 (1-2), pp.46-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148874v1</w:t>
+                <w:t xml:space="preserve">hal-01990369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMPRENDRE LES CONDITIONS D’ACCEPTATION DE L’INNOVATION DANS LE SECTEUR VÉGÉTAL : ENJEUX ET IMPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulutustutkimus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/g2000.354.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990369v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les conditions d’acceptation de l’innovation dans le secteur végétal</w:t>
               </w:r>
@@ -3250,51 +3250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le secteur traditionnel : l’importance de l’authenticité et de la typicalité perçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3348,265 +3348,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From endorsement to celebrity co-branding: Personality transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Brand Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (4), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/bm.2014.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963444v1</w:t>
+                <w:t xml:space="preserve">halshs-01064057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From endorsement to celebrity co-branding: Personality transfer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pourquoi et comment innover par le design management : leçons de l’industrie agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Brand Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (4), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.59 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/bm.2014.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/riges.391.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01064057v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact des stimuli informationnels d'un nouveau produit alimentaire sur les réactions affectives et cognitives du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3644,51 +3644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du packaging sur les associations fonctionnelles et symboliques de l'image de marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (2), pp.53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3722,51 +3722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Empirical Investigation of the Product's Package as an Antecedent of Brand Personality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Decrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3817,51 +3817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de la couleur sur la perception des traits de personnalité de la marque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3891,9206 +3891,9651 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (92)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (96)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la déconnexion volontaire à la transformation collective : une analyse d’experts des leviers de sobriété numérique chez les jeunes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Les allégations protéiques comme leviers de la transition végétale : entre efficacité et confusion du consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Debuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydiane Nabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
+              <w:t xml:space="preserve">2ème journée du marketing social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514302v1</w:t>
+                <w:t xml:space="preserve">hal-05620652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Werle Carolina</w:t>
+                <w:t xml:space="preserve">PLANT-BASED BUT POWERFUL: WHEN THE PROTEIN SCORE OVERSHADOWS MEAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+                <w:t xml:space="preserve">Delaherche Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemarechal Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tuong-Nhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24th International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05331886v1</w:t>
+                <w:t xml:space="preserve">hal-05620689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
+                <w:t xml:space="preserve">De la déconnexion volontaire à la transformation collective : une analyse d’experts des leviers de sobriété numérique chez les jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Manet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Guèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristel Antonia Russell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
+              <w:t xml:space="preserve">2e Journée de Recherche en Sciences de Gestion sur les Changements Comportementaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319397v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les insectes, nouvelles stars des assiettes ? Quand la science ouverte s’anime pour ouvrir l’appétit du grand public</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Perceptual Bias of Consumers Induced by Fruit Images on Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Issartial</w:t>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">The 2025 La Londe Conference Consumer Behavior and Marketing Communications Porquerolles Island (French Riviera)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Porquerolles Island, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05492457v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offrir des cadeaux d’occasion : tabou, transgression ou nouvelle norme ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eva Cerio</w:t>
+                <w:t xml:space="preserve">Les insectes, nouvelles stars des assiettes ? Quand la science ouverte s’anime pour ouvrir l’appétit du grand public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Arnaud Drazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Issartial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Journées Normandes de Recherche sur la Consommation</w:t>
+              <w:t xml:space="preserve">24èmes Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05576857v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05492457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of protein label on protein alternative’s inferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Beillevaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720264v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does communication media and message content influence vegetarian product choices?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the presentation of ingredients influences the perception of vegetarian proteins: a comparison between pulses and cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werle Carolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Pruski Yamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Journée du marketing alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594990v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pimply face, Real beauty - How natural faces can enhance brand authenticity ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Offrir des cadeaux d’occasion : tabou, transgression ou nouvelle norme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Cerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">23e Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061607v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomophagy in Thailand - Perspectives from a researcher, tourists and locals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formats de représentation des fruits sur les emballages alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pantin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association for Consumer Research Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for Consumer Research (ACR), Sep 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">41ème congrès de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610791v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consommation et représentations des insectes – Etat des lieux sur leur comestibilité en Europe (CRI-KEE : Consumption and Representations of Insects – Knowledge on their Edibility in Europe), Session Spéciale Projets ANR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bree</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439269v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does communication media and message content influence vegetarian product choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killiann Leloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
+              <w:t xml:space="preserve">International Conference on Research in Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144408v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pimply face, Real beauty - How natural faces can enhance brand authenticity ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162407v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Entomophagy in Thailand - Perspectives from a researcher, tourists and locals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Association for Consumer Research Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Consumer Research (ACR), Sep 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505090v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Il vaut mieux les voir en peinture&amp;quot; Le rôle de la représentation visuelle des insectes sur le packaging dans l'acceptation de l'entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384642v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Il vaut mieux les voir en peinture ! » : Le rôle de la représentation visuelle des insectes sur le packaging dans l’acceptation de l’entomophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">39ème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vannes, Université Bretagne Sud, May 2023, Vannes, France. pp.1759-1771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439200v1</w:t>
+                <w:t xml:space="preserve">hal-04144408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">The green gap in the food future of teenagers, the case of insects’ consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Damay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
+              <w:t xml:space="preserve">14th edition of the International Congress on Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Engineering and Food (IAEF), Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439117v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of culture in the effectiveness of environmental appeals to reduce unsustainable meat consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">GMC 2023 Global Marketing Conference at Seoul</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162399v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence d’écolabels sur la perception d’un produit de luxe : le cas du champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ringeval-Deluze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of childhood is now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">2ème Journée de recherche en marketing du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Montpellier, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144606v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Realistic or not ? The influence of insect depiction to promote entomophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Guichard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
+              <w:t xml:space="preserve">15th Pangborn Sensory Science Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, Aug 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144678v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Je consomme, tu déconsommes de la viande. Pratique de consommation et de déconsommation de viande chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Damay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de la Recherche en Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Caen Normandie, Nov 2023, Cherbourg-en-Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05599427v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What about eating insects&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">10th Child and Teen Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919967v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ce produit a du goût ! L’influence de la taille des ingrédients sur les emballages sur l’évaluation du produit selon le positionnement gourmand (vs. Sain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
+              <w:t xml:space="preserve">13è Journées de Recherche Normandes sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539852v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big is more: ingredient size bias perception on product evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
+              <w:t xml:space="preserve">21th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144715v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response toward inclusive sizing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">What about eating crickets?&amp;quot; Acceptance of insect-based food by children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian and New Zealand Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Perth, Australia</w:t>
+              <w:t xml:space="preserve">The future of childhood is now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Madrid, May 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05606380v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response towards inclusive sizing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">The Impact of Rap Endorsers on Luxury Brand Personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Perth, Australie</w:t>
+              <w:t xml:space="preserve">EMAC (European Marketing Academy) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Budapast, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960302v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denize Oliveira</w:t>
+                <w:t xml:space="preserve">Askip ça se mange les insectes ? Représentations et niveau d’acceptation de l’entomophagie chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gollety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.8-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144787v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response toward inclusive sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Australian and New Zealand Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632388v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elles sont « fun » et bonnes pour la santé mes chips aux insectes ? Influence du packaging fantaisiste et des signaux informationnels sur la perception des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">Marketing et Hospitalité : Entre authenticité et exigences de durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie. pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539864v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big girls, you are beautiful: the positive consumer response towards inclusive sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gallen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosires Deliza</w:t>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ANZMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Perth, Australie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144899v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+                <w:t xml:space="preserve">Does cute packaging influence the perception of consumers of insect-based products?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">Proceedings of 14 SLACA - Latin American Symposium on Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632422v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? Ou l'impact des stéréotypes de rôle sur les effets sociaux et l'attitude envers la marque</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">ELLE VEUT DU GUCCI, VERSACE, DU VALENTINO...&amp;quot; , QUEL LIEN POSSIBLE ENTRE RAPPEURS ET MARQUES DE LUXE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">20èmes Journées Normandes de Recherche sur la consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05077732v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Deleau</w:t>
+                <w:t xml:space="preserve">De gros fruits pour faire envie ! L’influence de la taille des ingrédients sur les emballages sur la perception des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252792v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Effect of insect-based products packaging design on consumers' emotional perceptions: across-cultural approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Reinoso-Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosires Deliza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
+              <w:t xml:space="preserve">Sustainable Sensory Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252791v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
+                <w:t xml:space="preserve">Does the rap wear Dior? The impact of rap endorser on luxury brand personality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">AUS-Chalhoub Symposium on Luxury Marketing and Branding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, DUBAI, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252789v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? Ou l'impact des stéréotypes de rôle sur les effets sociaux et l'attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526941v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Allan Maignant</w:t>
+                <w:t xml:space="preserve">La publicité libère-t-elle la femme ? ou l’impact des stéréotypes de rôle sur les effets sociaux et l’attitude envers la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Deleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Minvielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260918v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+                <w:t xml:space="preserve">Consumer acceptance toward innovative plant-based substitutes : Does copying meat enhance assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526942v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Marie</w:t>
+                <w:t xml:space="preserve">Insects, a new source of health and sustainability. Would French consumers include them in their diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252787v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Marie</w:t>
+                <w:t xml:space="preserve">How to counter the reasons for rejecting insects as food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796133v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PERCEPTION ET CARACTERISATION DES INNOVATIONS DANS LE SECTEUR DU VEGETAL D'ORNEMENT : UNE ETUDE EXPLORATOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Segond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Maignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">19èmes Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526933v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+                <w:t xml:space="preserve">Getting products in good shape : how geometric and organic decorative patterns influence product gender impressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526939v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+                <w:t xml:space="preserve">Role of culture in the acceptability of insects as food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">3rd International Conference Insects to Feed the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Québec City, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526944v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Thomas</w:t>
+                <w:t xml:space="preserve">Le rôle de l’expérience préalable dans l’acceptation des insectes en tant qu’aliment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de recherche interdisciplinaire « Pratiques alimentaires, santé et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03252790v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526935v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+                <w:t xml:space="preserve">Is my baby’s snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Social Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">9th European Conference on Sensory and Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Rotterdam, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526909v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">The impact of packaging transparency and product texture on perceived healthiness and product trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526902v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+                <w:t xml:space="preserve">The effect of ingredient images on baby food packaging on healthiness perception, attitude and purchase intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piqueras-Fiszman Betina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Academy of Marketing Science (AMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Coral Gables, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526919v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+                <w:t xml:space="preserve">Un produit en forme : comment les motifs décoratifs influencent les impressions en matière de genre de produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Luffarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526923v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+                <w:t xml:space="preserve">Dissuasive cigarettes: which cues are the most effective at deterring young people from smoking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">6th World Social Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526917v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conceptualisation de la traditionnalité perçue du produit alimentaire : une approche par la grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526927v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">14ème Journée du Marketing Alimentaire à Montpellier (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526912v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+                <w:t xml:space="preserve">Which cues (colours and/or warnings) may be the most effective at deterring young people from smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel-Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Miguel Rey Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">19th Annual Conference of the Society for Research on Nicotine and Tobacco Europe, Oslo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526898v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+                <w:t xml:space="preserve">De la fonction du superflu : motifs ornementaux, design graphique et perception de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526914v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
+                <w:t xml:space="preserve">L’impact de la transparence et de la texture d’un produit alimentaire sur sa salubrité et la confiance envers le produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laraïchi Sofia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01990341v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+                <w:t xml:space="preserve">« Ça se mange les insectes ? » L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526900v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+                <w:t xml:space="preserve">Le rôle de la familiarisation et des facteurs de diffusion dans l’acceptation de la consommation d’insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Peyrat-Guillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">1er Colloque International sur le Label, Branding et Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465157v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+                <w:t xml:space="preserve">« Ce n’est pas comme ça que j’ai envie de voir les femmes » ou l’impact des stéréotypes dans la publicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963260v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+                <w:t xml:space="preserve">Etude de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés, une approche par l’orientation régulatrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963284v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">FLOWER DESIGN AND BRAND PERSONALITY: HOW DOES CONSUMER PERSONALITY MODERATE THE LINK?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538807v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ça se mange les insectes? &amp;quot; L’acceptation de la consommation alimentaire d’insectes chez les 9-13 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hemar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
+              <w:t xml:space="preserve">18èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Nov 2019, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01794507v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Denos</w:t>
+                <w:t xml:space="preserve">The perceived traditionality of a food product : an approach by the grounded theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Marketing Association Conference (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963272v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le concept de traditionalité des produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13ème Journée du Marketing Alimentaire à Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963288v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valeur d’usage des applications mobiles d’aide à l’achat en magasin : Approche par les risques et les bénéfices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">4ème Journée de Recherche en Marketing du Grand-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538871v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude et mesures de l’impact d’un attribut du bien-être animal sur la qualité perçue : le cas du pâturage et des produits carnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Denos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joann Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">12ème Journée de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538791v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adoption of disruptive foods: a qualitative survey on organic consumers' perceptions of spirulina microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">32nd EFFoST International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963361v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une échelle de mesure de la valeur d’usage des applications mobiles d’aide à l’achat de magasin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidan Kurtaliqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Celhay</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
+              <w:t xml:space="preserve">XXXIVème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963304v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conveying personality traits through product design for a symbolic product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Jacquemier-Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Nordic Conference on Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Vaasa, Finland, Jun 2018, Vaasa, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963295v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
+                <w:t xml:space="preserve">Packaging Texture and Shape as Enhancers for Brand Positioning: The Moderating Role of Need for Touch (NFT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joann Peck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963297v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Less is more? Package design simplicity and brand perception. An application to champagne labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Christchurch, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963412v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The bright colour of food : A vector for children’s wellbeing ? An empirical study on the colour of syrup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Third International Colloquium on Kids and Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963422v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
+                <w:t xml:space="preserve">Is using ornaments still a crime ? Package Design complexity and brand perception with application to champagne labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd International Colloquium of Design, Branding and Marketing (ICDBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bournemouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963425v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de la symbolique de l’information des propriétés physiques de la texture : rôle médiateur de l’agrément pour le toucher du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXIIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963429v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can dissuasive cigarettes influence young peoples’ perceptions of smoking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">17th Annual Conference of the Society for Research on Nicotine and Tobacco Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963436v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The concept of traditionality for food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538781v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’ornement est-il toujours un crime ? Simplicité du design du packaging et perception de la marque. Une application aux étiquettes de champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963433v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Fit, Culture and Trust on brand extension evaluation</w:t>
+                <w:t xml:space="preserve">Peut-on influencer la représentation du tabagisme et l’envie de fumer chez les jeunes en modifiant le design des cigarettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neel Das</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clémentine Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallopel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Droulers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Marketing Advances Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">XXXIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109910v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust Effects on Brand Extension: A Tale of Two Countries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Traditionnalité, Traditionnalité perçue : proposition d’un concept pour les produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Gonzalez-Hemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Appalachian Research in Business Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Johnson City, United States</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108642v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108668v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">13th Annual Conference on Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129258v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur vegetal : une étude qualitative exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effects of Fit, Culture and Trust on brand extension evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neel Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Dotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence International Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Society for Marketing Advances Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963447v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la couleur sur l’acceptabilité des enfants à gouter un produit alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trust Effects on Brand Extension: A Tale of Two Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Das</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dotson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Deauville, France</w:t>
+              <w:t xml:space="preserve">The Appalachian Research in Business Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Johnson City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107495v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ACCEPTATION DE L'INNOVATION DANS LE SECTEUR VEGETAL : UNE ETUDE QUALITATIVE EXPLORATOIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rania Serhal</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885825v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur végétal : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Gallen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
+              <w:t xml:space="preserve">11ème Conférence Internationale Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04148635v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’acceptation de l’innovation dans le secteur vegetal : une étude qualitative exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Gauzente</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">11ème Conférence International Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097774v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de la couleur sur l’acceptabilité des enfants à gouter un produit alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">11èmes Journées Normandes de la Consommation, Colloque Société et Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963452v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'ACCEPTATION DE L'INNOVATION DANS LE SECTEUR VEGETAL : UNE ETUDE QUALITATIVE EXPLORATOIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Gallen</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Serhal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">11th International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097794v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bleue comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alice Sohier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">27ème congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885829v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04148635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From Toblerone to blue orange: are there any limits to food design?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">1st International Colloquium on Global Design and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075413v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bleu comme une orange ou l’intrusion du design dans nos assiettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gauzente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963456v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the marketing actions on the retailer’s price image</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation d’un nouveau produit alimentaire : le rôle de la congruence et du packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVIIème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096814v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consumer perceptions and acceptance of innovation in wine packaging: an international approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Duniach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème colloque International Oenométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097764v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact de la couleur sur les croyances, les préférences, le risque perçu et l’attitude des enfants envers un produit alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15èmes journées de Recherche en Marketing de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence du packaging sur la qualité perçue : le rôle médiateur de la congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Paris-Venise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of the marketing actions on the retailer’s price image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVème Congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle du packaging sur la qualité perçue : le rôle de la congruence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Miltgen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Conférence Internationale des Tendances du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectators of Rock’n’Roll concerts, true consum-actors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13106,51 +13551,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Youth, Brands and Lifestyles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13160,91 +13605,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concreteness level of insect representation on insect food packagings and its effect on product preference and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Focone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13263,228 +13708,228 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect to Feed the Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is my baby's snack of good quality? Effect of the ingredient images size on the front of packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betina Piqueras-Fiszman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosense 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of packaging design on product quality and price expectation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Miltgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Pangborn Sensory Science Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Toronto, Canada. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13494,104 +13939,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Comportement du Consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUNOD, 5ème édition, 2023, Collection "Topos", 978-2100855599</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13601,65 +14046,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celebrity endorsement in retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13668,213 +14113,213 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camal Gallouj et Faïz Gallouj (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.363-365, 2025, 9781035319695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781035319701.00107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Using Ornaments Still a Crime? Package Design Complexity and Brand Perception with Application to Champagne Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Celhay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Krey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Transformation: Marketing Practice in an Ever Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-42, 2017, AMSWMC 2017, 978-3-319-68749-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-68750-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13884,227 +14329,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du flip phone : se libérer de l’hyperconnexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAP.n5mntfagj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luxe et rap : la bonne formule pour une image de marque plus cool ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Hofmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14114,395 +14559,395 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of spirulina from French consumers of organic products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Picouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comestibilité des insectes : étude exploratoire chez les jeunes consommateurs français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design et marketing des produits alimentaires : quelles sont les perspectives d'innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«... Bleue comme une orange » ou l'intrusion du design dans nos assiettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gauzente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId285"/>
+      <w:footerReference w:type="default" r:id="rId294"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14649,51 +15094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHBJQZF1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606380v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573050v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00107" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989950v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Clauzel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-06-2024-0643" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2025.108150" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fauvel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sohier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cb.70047" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05382189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Maignant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Widehem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-04354479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidan Kurtaliqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Viglia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werle Carolina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241264918" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Hofmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Billot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2023.2232805" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marquis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso-Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosires Deliza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2023.100722" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Reinoso Carvalho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-01-2023-0017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Gonzalez-Hemon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ferrandi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.128.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gallen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/ijfd_00035_1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-12-2020-4289" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465995v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyrat-Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier-Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02948874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Denos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7943" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963222v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118782449" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718791785" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963218v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Favier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Celhay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.09.013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHBJQZF1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02013765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Ezan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot-Miltgen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-08-2017-0183" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02301958v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Droulers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2019.05.034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556282v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.111.0123" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pantin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990369v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.354.0097" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jacquemier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247599v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Grohmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10454446.2014.1000435" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01134175v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.077.63.84" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064057v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ambroise" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Albert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/bm.2014.7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.391.0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01117036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737010902400203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02048397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bree" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567761v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05620652v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Debuire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Nabec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05620689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaherche Mathilde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemarechal Mathilde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tuong-Nhi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05514302v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Antonia Russell" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05620850v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Luffarelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betina Piqueras-Fiszman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05492457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Drazek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Issartial" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05319397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Beillevaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lesieur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Manet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05331886v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pruski Yamin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576857v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05620702v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04594990v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killiann Leloch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061607v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04610791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hemar-Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gentina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Damay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384642v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ringeval-Deluze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kacha" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Herrmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Lombard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439200v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439117v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gollety" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162399v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03919967v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Guillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piqueras-Fiszman Betina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599427v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sohier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144715v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960302v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03539864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03632422v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077732v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Deleau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252792v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252791v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Blanc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252789v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina de Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526941v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260918v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Segond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252787v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02796133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526933v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03252790v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526944v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara&#239;chi Sofia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526939v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526909v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Droulers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Rey Pino" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526914v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526923v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526927v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526900v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990341v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963260v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538807v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963272v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538871v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Thomas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ma&#238;tre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794507v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538791v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Peck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963304v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963295v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963297v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963412v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drouet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963422v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963425v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963436v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963433v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03109910v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neel Das" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Dotson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Henson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108642v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Das" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dotson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04129258v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885825v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148635v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097774v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097794v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963452v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Duniach" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02075413v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963456v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03096814v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097764v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885835v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03812143v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Richard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Focone" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047123v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963454v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186088v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573050v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701.00107" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963407v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Krey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68750-6_11" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451172v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAP.n5mntfagj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108159v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Picouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208511v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>