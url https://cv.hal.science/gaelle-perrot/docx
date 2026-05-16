--- v0 (2026-04-10)
+++ v1 (2026-05-16)
@@ -227,173 +227,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et civils autour des camps</w:t>
+                <w:t xml:space="preserve">“Le César du meilleur empereur a été décerné à César… Avé moi !”. La représentation de César en chef de guerre dans la culture de masse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bérard; Laurent Bricault; Dan Dana; Stéphanie Guédon; Claudia Moatti; Jean-Baptiste Yon. </w:t>
+              <w:t xml:space="preserve">Fabien Bièvre-Perrin; Claire Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un empire, des peuples : unité et pluralité du monde romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lugdunum. Musée &amp; théâtres romains, 2024, 978-94-6161-916-7</w:t>
+              <w:t xml:space="preserve">Jules César, construction d'une image de l'Antiquité à nos jours : actes du colloque, Besançon 20 et 21 octobre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.139-145, 2024, 978-2-38549-100-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979594v1</w:t>
+                <w:t xml:space="preserve">hal-04760036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Le César du meilleur empereur a été décerné à César… Avé moi !”. La représentation de César en chef de guerre dans la culture de masse contemporaine</w:t>
+                <w:t xml:space="preserve">Femmes et civils autour des camps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Bièvre-Perrin; Claire Mercier. </w:t>
+              <w:t xml:space="preserve">François Bérard; Laurent Bricault; Dan Dana; Stéphanie Guédon; Claudia Moatti; Jean-Baptiste Yon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jules César, construction d'une image de l'Antiquité à nos jours : actes du colloque, Besançon 20 et 21 octobre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.139-145, 2024, 978-2-38549-100-0</w:t>
+              <w:t xml:space="preserve">Un empire, des peuples : unité et pluralité du monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lugdunum. Musée &amp; théâtres romains, 2024, 978-94-6161-916-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04760036v1</w:t>
+                <w:t xml:space="preserve">hal-04979594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sens du terme hospita en contexte militaire sous le Haut-Empire</w:t>
               </w:r>
@@ -1645,51 +1645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979594v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.acces.bibliotheque-diderot.fr/pur/185106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04764944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.9789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03117506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.506" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.76" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01147627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287950v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books-openedition-org.acces.bibliotheque-diderot.fr/pur/185106" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.185106" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287974v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04764944v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO30047" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.9789" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287505v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.471.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03117506v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.506" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.76" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Conti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Paillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pampanay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01147627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>